--- v0 (2026-01-17)
+++ v1 (2026-10-26)
@@ -1,340 +1,211 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\AREA DE CALIDAD\GESTIÓN FIGURAS\AYUDAS\Ayudas 2025_2026\Sub Directa DOP e IGP\NORMATIVA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6DAF0EAB-FC07-41EF-892D-4F946623ECE4}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DC999DCD-D9CF-401B-9E33-252836F1F6F9}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11925" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Resumen gastos" sheetId="3" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="LINEAS PROGRAMA Y GASTO" sheetId="2" state="hidden" r:id="rId3"/>
+    <sheet name="Resumen gastos" sheetId="1" r:id="rId1"/>
+    <sheet name="RelacióndeGastos" sheetId="2" r:id="rId2"/>
+    <sheet name="LINEAS PROGRAMA Y GASTO" sheetId="3" state="hidden" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="ALQUILER_LOCALES_SALONES">'LINEAS PROGRAMA Y GASTO'!$G$2:$G$10</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Resumen gastos'!$A$1:$H$54</definedName>
     <definedName name="DERECHOS_PARTICIPACIÓN">'LINEAS PROGRAMA Y GASTO'!$F$2:$F$10</definedName>
     <definedName name="ELECCION" localSheetId="0">[1]PLANTILLA!$B1</definedName>
     <definedName name="ELECCION">RelacióndeGastos!$B1</definedName>
     <definedName name="GASTOS_VIAJES_TRANSPORTE">'LINEAS PROGRAMA Y GASTO'!$I$2:$I$10</definedName>
     <definedName name="MONTAJE_DESMONTAJE_GASTOSGENERALES">'LINEAS PROGRAMA Y GASTO'!$H$2:$H$10</definedName>
     <definedName name="PI.ESTUDIOS">'LINEAS PROGRAMA Y GASTO'!$B$2:$B$2</definedName>
     <definedName name="PII.CONTROL">'LINEAS PROGRAMA Y GASTO'!$B$2:$B$6</definedName>
     <definedName name="PIII.FERIAS">'LINEAS PROGRAMA Y GASTO'!$C$2:$C$6</definedName>
     <definedName name="PIII.PRESENTACIONES">'LINEAS PROGRAMA Y GASTO'!$D$2:$D$6</definedName>
-    <definedName name="PIII.PUBLICIDAD">'LINEAS PROGRAMA Y GASTO'!$E$2:$E$5</definedName>
+    <definedName name="PIII.PUBLICIDAD">'LINEAS PROGRAMA Y GASTO'!$E$2:$E$6</definedName>
     <definedName name="PIII_FERIAS">'LINEAS PROGRAMA Y GASTO'!$C$2:$C$6</definedName>
     <definedName name="PIII_PRESENTACIONES">'LINEAS PROGRAMA Y GASTO'!$D$2:$D$6</definedName>
     <definedName name="PIII_PUBLICIDAD">'LINEAS PROGRAMA Y GASTO'!$E$2:$E$6</definedName>
     <definedName name="PRODUCTO_GENÉRICO">'LINEAS PROGRAMA Y GASTO'!$J$2:$J$10</definedName>
     <definedName name="PROGRAMAS" localSheetId="0">'[1]LINEAS PROGRAMA Y GASTO'!$A$2:$A$6</definedName>
     <definedName name="PROGRAMAS">'LINEAS PROGRAMA Y GASTO'!$A$2:$A$5</definedName>
     <definedName name="SELECCION" localSheetId="0">[1]PLANTILLA!$A1</definedName>
     <definedName name="SELECCION">RelacióndeGastos!$A1</definedName>
     <definedName name="TIPO">'LINEAS PROGRAMA Y GASTO'!$F$2:$F$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">RelacióndeGastos!$7:$8</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F32" i="3" l="1"/>
-[...8 lines deleted...]
-  <c r="E35" i="3"/>
+  <c r="F32" i="1" l="1"/>
+  <c r="E32" i="1"/>
+  <c r="F26" i="1"/>
+  <c r="F33" i="1" s="1"/>
+  <c r="E26" i="1"/>
+  <c r="E33" i="1" s="1"/>
+  <c r="F19" i="1"/>
+  <c r="E19" i="1"/>
+  <c r="E35" i="1" l="1"/>
+  <c r="F35" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Autor</author>
   </authors>
   <commentList>
-    <comment ref="F8" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
+    <comment ref="F8" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <family val="2"/>
             <scheme val="minor"/>
           </rPr>
           <t xml:space="preserve">Introducir la fecha de emisión de la factura o del documento de gasto.
 Formato de fecha:dd-mm-aa
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="G8" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
+    <comment ref="G8" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000002000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <family val="2"/>
             <scheme val="minor"/>
           </rPr>
           <t>Introducir el número de la factura o del documento de gasto</t>
         </r>
       </text>
     </comment>
-    <comment ref="K8" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000003000000}">
+    <comment ref="K8" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000003000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <family val="2"/>
             <scheme val="minor"/>
           </rPr>
           <t xml:space="preserve">Formato de fecha:dd-mm-aa
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="86">
   <si>
-    <t>PROGRAMAS DE APOYO</t>
-[...134 lines deleted...]
-    <t>ACTIVIDADES SUBVENCIONADAS (Concepto)</t>
+    <t>RESUMEN DE GASTOS
+(Subvenciones Directas concedidas a los CR y órganos de gestión de DOP e IGP 2025 -2028)</t>
+  </si>
+  <si>
+    <t>1. DATOS DE LA ENTIDAD BENEFICIARIA:</t>
   </si>
   <si>
     <t>Entidad:</t>
   </si>
   <si>
     <t>CIF:</t>
   </si>
   <si>
     <t>PROGRAMA</t>
   </si>
   <si>
     <t>CONCEPTOS</t>
   </si>
   <si>
     <t xml:space="preserve">Importe con IVA </t>
   </si>
   <si>
     <t>Importe sin IVA</t>
   </si>
   <si>
     <t>Observaciones</t>
   </si>
   <si>
     <t>PROGRAMA II
 APOYO A MEDIDAS DE CONTROL OBLIGATORIAS</t>
   </si>
   <si>
     <t xml:space="preserve">Costes de control </t>
+  </si>
+  <si>
+    <t>Gastos salariales personal verificación cumplimiento pliego, contraetiquetas o atestaciones oficiales y/o supervisión uso en el mercado</t>
   </si>
   <si>
     <t>Costes Acreditación (Gastos ENAC y/o consultoria ISO 17065)</t>
   </si>
   <si>
     <t>Costes de subcontratación entidades de certificación y/o profesionales</t>
   </si>
   <si>
     <t>Costes de realización de análisis físico-químicos, organolépticos u otros ensayos</t>
   </si>
   <si>
     <t>Costes de adquisición y/o desarrollo de software específico</t>
   </si>
   <si>
     <t>Total programa II</t>
   </si>
   <si>
     <t xml:space="preserve">
 PROGRAMA III
 APOYO A LAS ACTIVIDADES DE PROMOCIÓN DE LOS PRODUCTOS AGRÍCOLAS</t>
   </si>
   <si>
     <t>• Subprograma de eventos de promoción</t>
   </si>
   <si>
@@ -364,262 +235,279 @@
   <si>
     <t> Medios digitales</t>
   </si>
   <si>
     <t> Publicidad exterior</t>
   </si>
   <si>
     <t> Radio y Televisión</t>
   </si>
   <si>
     <t>Total publicidad</t>
   </si>
   <si>
     <t>Total programa III</t>
   </si>
   <si>
     <t>TOTAL PRESUPUESTO</t>
   </si>
   <si>
     <t>(Firma y sello de la entidad)</t>
   </si>
   <si>
     <t>Fdo:</t>
   </si>
   <si>
+    <t>(Nombre y Apellidos)</t>
+  </si>
+  <si>
     <t>ILMO. SR. DIRECTOR GENERAL DEL INSTITUTO TECNOLÓGICO AGRARIO DE CASTILLA Y LEÓN</t>
   </si>
   <si>
     <t>Instituto Tecnológico Agrario de Castilla y León, Ctra. Burgos-Portugal, km. 119 - Finca Zamadueñas  47071 Valladolid</t>
   </si>
   <si>
-    <r>
-[...26 lines deleted...]
-    </r>
+    <t xml:space="preserve">
+RELACIÓN CLASIFICADA DE LOS GASTOS SUBVENCIONABLES
+(Subvenciones Directas concedidas a los CR y órganos de gestión de DOP e IGP 2025 -2028)</t>
+  </si>
+  <si>
+    <t>PROGRAMAS DE APOYO</t>
+  </si>
+  <si>
+    <t>ACTIVIDADES SUBVENCIONADAS (Concepto)</t>
+  </si>
+  <si>
+    <t>FERIA</t>
+  </si>
+  <si>
+    <t>GASTOS JUSTIFICADOS</t>
+  </si>
+  <si>
+    <t>CIF</t>
   </si>
   <si>
     <t>PROVEEDOR / ACREEDOR</t>
   </si>
   <si>
-    <t>1. DATOS DE LA ENTIDAD BENEFICIARIA:</t>
-[...65 lines deleted...]
-    </r>
+    <t>FECHA EMISIÓN FRA/DOC</t>
+  </si>
+  <si>
+    <t>Nº FRA/DOC</t>
+  </si>
+  <si>
+    <t>CONCEPTO</t>
+  </si>
+  <si>
+    <t>IMPORTE JUSTIFICADO (SIN IVA)</t>
+  </si>
+  <si>
+    <t>IMPORTE JUSTIFICADO (IVA INCLUIDO)</t>
+  </si>
+  <si>
+    <t>FECHA JUSTIFICANTE PAGO</t>
+  </si>
+  <si>
+    <t>PROGRAMAS</t>
+  </si>
+  <si>
+    <t>PII.CONTROL</t>
+  </si>
+  <si>
+    <t>PIII.FERIAS</t>
+  </si>
+  <si>
+    <t>PIII.PRESENTACIONES</t>
+  </si>
+  <si>
+    <t>PIII.PUBLICIDAD</t>
+  </si>
+  <si>
+    <t>DERECHOS_PARTICIPACIÓN</t>
+  </si>
+  <si>
+    <t>ALQUILER_LOCALES_SALONES</t>
+  </si>
+  <si>
+    <t>MONTAJE_DESMONTAJE_GASTOSGENERALES</t>
+  </si>
+  <si>
+    <t>GASTOS_VIAJES_TRANSPORTE</t>
+  </si>
+  <si>
+    <t>PRODUCTO_GENÉRICO</t>
+  </si>
+  <si>
+    <t>Gastos salariales verificación pliego_contraetiquetas_atestaciones oficiales y/o uso mercado</t>
+  </si>
+  <si>
+    <t>Derechos_participación</t>
+  </si>
+  <si>
+    <t>Publicidad en medios impresos</t>
+  </si>
+  <si>
+    <t>Salón Gourmets</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PIII.FERIAS </t>
+  </si>
+  <si>
+    <t>Costes acreditación (Gastos ENAC y/o consultoría ISO 17065)</t>
+  </si>
+  <si>
+    <t>Alquiler_locales_salones</t>
+  </si>
+  <si>
+    <t>Publicidad en medios digitales</t>
+  </si>
+  <si>
+    <t>Alimentaria Barcelona</t>
+  </si>
+  <si>
+    <t>Costes subcontratación entidades de certificación y/o profesionales</t>
+  </si>
+  <si>
+    <t>Montaje_Desmontaje_Gastosgenerales</t>
+  </si>
+  <si>
+    <t>Publicidad en radio</t>
+  </si>
+  <si>
+    <t>Barcelona Wine Week (BWW)</t>
+  </si>
+  <si>
+    <t>Costes análisis_ensayos</t>
+  </si>
+  <si>
+    <t>Gastos_Viajes_Transporte</t>
+  </si>
+  <si>
+    <t>Publicidad en televisión</t>
+  </si>
+  <si>
+    <t>Fruit Attraction</t>
+  </si>
+  <si>
+    <t>Costes adquisición y/o desarrollo software específico</t>
+  </si>
+  <si>
+    <t>Producto_genérico</t>
+  </si>
+  <si>
+    <t>Publicidad exterior</t>
+  </si>
+  <si>
+    <t>Meat Attraction</t>
+  </si>
+  <si>
+    <t>Madrid Fusión</t>
+  </si>
+  <si>
+    <t>San Sebastián Gastronomika</t>
+  </si>
+  <si>
+    <t>Fenavin</t>
+  </si>
+  <si>
+    <t>Otras</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="7" formatCode="#,##0.00\ &quot;€&quot;;\-#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="d\-m\-yy;@"/>
-    <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;€&quot;"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
+    <numFmt numFmtId="165" formatCode="d\-m\-yy;@"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...3 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-[...11 lines deleted...]
-      <b/>
       <i/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <b/>
-      <sz val="11"/>
-[...4 lines deleted...]
-      <i/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -639,51 +527,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="16">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -818,440 +706,423 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top style="thin">
+        <color theme="0"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="96">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="2" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="2" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...73 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="4" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="5" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="7" fontId="8" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Moneda" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{10D8B272-FCED-4872-833A-763D634E12CC}"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>504825</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>219075</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 8" descr="https://www.itacyl.es/documents/20143/331264/Coexistentia+ITACYL.png/288ce0ea-52c2-d46f-d36c-e98b214a0d77?t=1548167007167">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D928FB62-B201-416F-A8D8-85D9B7EB091D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="781050" y="0"/>
           <a:ext cx="3238500" cy="866775"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
+          <a:prstDash val="solid"/>
         </a:ln>
-        <a:extLst>
-[...17 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2266950</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagen 8" descr="https://www.itacyl.es/documents/20143/331264/Coexistentia+ITACYL.png/288ce0ea-52c2-d46f-d36c-e98b214a0d77?t=1548167007167">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3238500" cy="857250"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -1551,5653 +1422,5643 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{97DD1AFD-28C7-4EF7-A75C-6A659D917421}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B2:H53"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:G6"/>
+      <selection activeCell="K14" sqref="K14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8" style="1" customWidth="1"/>
-[...573 lines deleted...]
-    <col min="16123" max="16384" width="11.42578125" style="1"/>
+    <col min="1" max="1" width="8" style="16" customWidth="1"/>
+    <col min="2" max="2" width="24.28515625" style="16" customWidth="1"/>
+    <col min="3" max="3" width="16.85546875" style="16" customWidth="1"/>
+    <col min="4" max="4" width="30.5703125" style="16" customWidth="1"/>
+    <col min="5" max="5" width="12.42578125" style="16" customWidth="1"/>
+    <col min="6" max="6" width="11.7109375" style="16" customWidth="1"/>
+    <col min="7" max="7" width="23.28515625" style="16" customWidth="1"/>
+    <col min="8" max="242" width="11.42578125" style="16" customWidth="1"/>
+    <col min="243" max="243" width="11.5703125" style="16" customWidth="1"/>
+    <col min="244" max="244" width="24.28515625" style="16" customWidth="1"/>
+    <col min="245" max="245" width="16.85546875" style="16" customWidth="1"/>
+    <col min="246" max="246" width="30.5703125" style="16" customWidth="1"/>
+    <col min="247" max="247" width="12.42578125" style="16" customWidth="1"/>
+    <col min="248" max="248" width="11.7109375" style="16" customWidth="1"/>
+    <col min="249" max="249" width="23.28515625" style="16" customWidth="1"/>
+    <col min="250" max="250" width="13.7109375" style="16" customWidth="1"/>
+    <col min="251" max="498" width="11.42578125" style="16" customWidth="1"/>
+    <col min="499" max="499" width="11.5703125" style="16" customWidth="1"/>
+    <col min="500" max="500" width="24.28515625" style="16" customWidth="1"/>
+    <col min="501" max="501" width="16.85546875" style="16" customWidth="1"/>
+    <col min="502" max="502" width="30.5703125" style="16" customWidth="1"/>
+    <col min="503" max="503" width="12.42578125" style="16" customWidth="1"/>
+    <col min="504" max="504" width="11.7109375" style="16" customWidth="1"/>
+    <col min="505" max="505" width="23.28515625" style="16" customWidth="1"/>
+    <col min="506" max="506" width="13.7109375" style="16" customWidth="1"/>
+    <col min="507" max="754" width="11.42578125" style="16" customWidth="1"/>
+    <col min="755" max="755" width="11.5703125" style="16" customWidth="1"/>
+    <col min="756" max="756" width="24.28515625" style="16" customWidth="1"/>
+    <col min="757" max="757" width="16.85546875" style="16" customWidth="1"/>
+    <col min="758" max="758" width="30.5703125" style="16" customWidth="1"/>
+    <col min="759" max="759" width="12.42578125" style="16" customWidth="1"/>
+    <col min="760" max="760" width="11.7109375" style="16" customWidth="1"/>
+    <col min="761" max="761" width="23.28515625" style="16" customWidth="1"/>
+    <col min="762" max="762" width="13.7109375" style="16" customWidth="1"/>
+    <col min="763" max="1010" width="11.42578125" style="16" customWidth="1"/>
+    <col min="1011" max="1011" width="11.5703125" style="16" customWidth="1"/>
+    <col min="1012" max="1012" width="24.28515625" style="16" customWidth="1"/>
+    <col min="1013" max="1013" width="16.85546875" style="16" customWidth="1"/>
+    <col min="1014" max="1014" width="30.5703125" style="16" customWidth="1"/>
+    <col min="1015" max="1015" width="12.42578125" style="16" customWidth="1"/>
+    <col min="1016" max="1016" width="11.7109375" style="16" customWidth="1"/>
+    <col min="1017" max="1017" width="23.28515625" style="16" customWidth="1"/>
+    <col min="1018" max="1018" width="13.7109375" style="16" customWidth="1"/>
+    <col min="1019" max="1266" width="11.42578125" style="16" customWidth="1"/>
+    <col min="1267" max="1267" width="11.5703125" style="16" customWidth="1"/>
+    <col min="1268" max="1268" width="24.28515625" style="16" customWidth="1"/>
+    <col min="1269" max="1269" width="16.85546875" style="16" customWidth="1"/>
+    <col min="1270" max="1270" width="30.5703125" style="16" customWidth="1"/>
+    <col min="1271" max="1271" width="12.42578125" style="16" customWidth="1"/>
+    <col min="1272" max="1272" width="11.7109375" style="16" customWidth="1"/>
+    <col min="1273" max="1273" width="23.28515625" style="16" customWidth="1"/>
+    <col min="1274" max="1274" width="13.7109375" style="16" customWidth="1"/>
+    <col min="1275" max="1522" width="11.42578125" style="16" customWidth="1"/>
+    <col min="1523" max="1523" width="11.5703125" style="16" customWidth="1"/>
+    <col min="1524" max="1524" width="24.28515625" style="16" customWidth="1"/>
+    <col min="1525" max="1525" width="16.85546875" style="16" customWidth="1"/>
+    <col min="1526" max="1526" width="30.5703125" style="16" customWidth="1"/>
+    <col min="1527" max="1527" width="12.42578125" style="16" customWidth="1"/>
+    <col min="1528" max="1528" width="11.7109375" style="16" customWidth="1"/>
+    <col min="1529" max="1529" width="23.28515625" style="16" customWidth="1"/>
+    <col min="1530" max="1530" width="13.7109375" style="16" customWidth="1"/>
+    <col min="1531" max="1778" width="11.42578125" style="16" customWidth="1"/>
+    <col min="1779" max="1779" width="11.5703125" style="16" customWidth="1"/>
+    <col min="1780" max="1780" width="24.28515625" style="16" customWidth="1"/>
+    <col min="1781" max="1781" width="16.85546875" style="16" customWidth="1"/>
+    <col min="1782" max="1782" width="30.5703125" style="16" customWidth="1"/>
+    <col min="1783" max="1783" width="12.42578125" style="16" customWidth="1"/>
+    <col min="1784" max="1784" width="11.7109375" style="16" customWidth="1"/>
+    <col min="1785" max="1785" width="23.28515625" style="16" customWidth="1"/>
+    <col min="1786" max="1786" width="13.7109375" style="16" customWidth="1"/>
+    <col min="1787" max="2034" width="11.42578125" style="16" customWidth="1"/>
+    <col min="2035" max="2035" width="11.5703125" style="16" customWidth="1"/>
+    <col min="2036" max="2036" width="24.28515625" style="16" customWidth="1"/>
+    <col min="2037" max="2037" width="16.85546875" style="16" customWidth="1"/>
+    <col min="2038" max="2038" width="30.5703125" style="16" customWidth="1"/>
+    <col min="2039" max="2039" width="12.42578125" style="16" customWidth="1"/>
+    <col min="2040" max="2040" width="11.7109375" style="16" customWidth="1"/>
+    <col min="2041" max="2041" width="23.28515625" style="16" customWidth="1"/>
+    <col min="2042" max="2042" width="13.7109375" style="16" customWidth="1"/>
+    <col min="2043" max="2290" width="11.42578125" style="16" customWidth="1"/>
+    <col min="2291" max="2291" width="11.5703125" style="16" customWidth="1"/>
+    <col min="2292" max="2292" width="24.28515625" style="16" customWidth="1"/>
+    <col min="2293" max="2293" width="16.85546875" style="16" customWidth="1"/>
+    <col min="2294" max="2294" width="30.5703125" style="16" customWidth="1"/>
+    <col min="2295" max="2295" width="12.42578125" style="16" customWidth="1"/>
+    <col min="2296" max="2296" width="11.7109375" style="16" customWidth="1"/>
+    <col min="2297" max="2297" width="23.28515625" style="16" customWidth="1"/>
+    <col min="2298" max="2298" width="13.7109375" style="16" customWidth="1"/>
+    <col min="2299" max="2546" width="11.42578125" style="16" customWidth="1"/>
+    <col min="2547" max="2547" width="11.5703125" style="16" customWidth="1"/>
+    <col min="2548" max="2548" width="24.28515625" style="16" customWidth="1"/>
+    <col min="2549" max="2549" width="16.85546875" style="16" customWidth="1"/>
+    <col min="2550" max="2550" width="30.5703125" style="16" customWidth="1"/>
+    <col min="2551" max="2551" width="12.42578125" style="16" customWidth="1"/>
+    <col min="2552" max="2552" width="11.7109375" style="16" customWidth="1"/>
+    <col min="2553" max="2553" width="23.28515625" style="16" customWidth="1"/>
+    <col min="2554" max="2554" width="13.7109375" style="16" customWidth="1"/>
+    <col min="2555" max="2802" width="11.42578125" style="16" customWidth="1"/>
+    <col min="2803" max="2803" width="11.5703125" style="16" customWidth="1"/>
+    <col min="2804" max="2804" width="24.28515625" style="16" customWidth="1"/>
+    <col min="2805" max="2805" width="16.85546875" style="16" customWidth="1"/>
+    <col min="2806" max="2806" width="30.5703125" style="16" customWidth="1"/>
+    <col min="2807" max="2807" width="12.42578125" style="16" customWidth="1"/>
+    <col min="2808" max="2808" width="11.7109375" style="16" customWidth="1"/>
+    <col min="2809" max="2809" width="23.28515625" style="16" customWidth="1"/>
+    <col min="2810" max="2810" width="13.7109375" style="16" customWidth="1"/>
+    <col min="2811" max="3058" width="11.42578125" style="16" customWidth="1"/>
+    <col min="3059" max="3059" width="11.5703125" style="16" customWidth="1"/>
+    <col min="3060" max="3060" width="24.28515625" style="16" customWidth="1"/>
+    <col min="3061" max="3061" width="16.85546875" style="16" customWidth="1"/>
+    <col min="3062" max="3062" width="30.5703125" style="16" customWidth="1"/>
+    <col min="3063" max="3063" width="12.42578125" style="16" customWidth="1"/>
+    <col min="3064" max="3064" width="11.7109375" style="16" customWidth="1"/>
+    <col min="3065" max="3065" width="23.28515625" style="16" customWidth="1"/>
+    <col min="3066" max="3066" width="13.7109375" style="16" customWidth="1"/>
+    <col min="3067" max="3314" width="11.42578125" style="16" customWidth="1"/>
+    <col min="3315" max="3315" width="11.5703125" style="16" customWidth="1"/>
+    <col min="3316" max="3316" width="24.28515625" style="16" customWidth="1"/>
+    <col min="3317" max="3317" width="16.85546875" style="16" customWidth="1"/>
+    <col min="3318" max="3318" width="30.5703125" style="16" customWidth="1"/>
+    <col min="3319" max="3319" width="12.42578125" style="16" customWidth="1"/>
+    <col min="3320" max="3320" width="11.7109375" style="16" customWidth="1"/>
+    <col min="3321" max="3321" width="23.28515625" style="16" customWidth="1"/>
+    <col min="3322" max="3322" width="13.7109375" style="16" customWidth="1"/>
+    <col min="3323" max="3570" width="11.42578125" style="16" customWidth="1"/>
+    <col min="3571" max="3571" width="11.5703125" style="16" customWidth="1"/>
+    <col min="3572" max="3572" width="24.28515625" style="16" customWidth="1"/>
+    <col min="3573" max="3573" width="16.85546875" style="16" customWidth="1"/>
+    <col min="3574" max="3574" width="30.5703125" style="16" customWidth="1"/>
+    <col min="3575" max="3575" width="12.42578125" style="16" customWidth="1"/>
+    <col min="3576" max="3576" width="11.7109375" style="16" customWidth="1"/>
+    <col min="3577" max="3577" width="23.28515625" style="16" customWidth="1"/>
+    <col min="3578" max="3578" width="13.7109375" style="16" customWidth="1"/>
+    <col min="3579" max="3826" width="11.42578125" style="16" customWidth="1"/>
+    <col min="3827" max="3827" width="11.5703125" style="16" customWidth="1"/>
+    <col min="3828" max="3828" width="24.28515625" style="16" customWidth="1"/>
+    <col min="3829" max="3829" width="16.85546875" style="16" customWidth="1"/>
+    <col min="3830" max="3830" width="30.5703125" style="16" customWidth="1"/>
+    <col min="3831" max="3831" width="12.42578125" style="16" customWidth="1"/>
+    <col min="3832" max="3832" width="11.7109375" style="16" customWidth="1"/>
+    <col min="3833" max="3833" width="23.28515625" style="16" customWidth="1"/>
+    <col min="3834" max="3834" width="13.7109375" style="16" customWidth="1"/>
+    <col min="3835" max="4082" width="11.42578125" style="16" customWidth="1"/>
+    <col min="4083" max="4083" width="11.5703125" style="16" customWidth="1"/>
+    <col min="4084" max="4084" width="24.28515625" style="16" customWidth="1"/>
+    <col min="4085" max="4085" width="16.85546875" style="16" customWidth="1"/>
+    <col min="4086" max="4086" width="30.5703125" style="16" customWidth="1"/>
+    <col min="4087" max="4087" width="12.42578125" style="16" customWidth="1"/>
+    <col min="4088" max="4088" width="11.7109375" style="16" customWidth="1"/>
+    <col min="4089" max="4089" width="23.28515625" style="16" customWidth="1"/>
+    <col min="4090" max="4090" width="13.7109375" style="16" customWidth="1"/>
+    <col min="4091" max="4338" width="11.42578125" style="16" customWidth="1"/>
+    <col min="4339" max="4339" width="11.5703125" style="16" customWidth="1"/>
+    <col min="4340" max="4340" width="24.28515625" style="16" customWidth="1"/>
+    <col min="4341" max="4341" width="16.85546875" style="16" customWidth="1"/>
+    <col min="4342" max="4342" width="30.5703125" style="16" customWidth="1"/>
+    <col min="4343" max="4343" width="12.42578125" style="16" customWidth="1"/>
+    <col min="4344" max="4344" width="11.7109375" style="16" customWidth="1"/>
+    <col min="4345" max="4345" width="23.28515625" style="16" customWidth="1"/>
+    <col min="4346" max="4346" width="13.7109375" style="16" customWidth="1"/>
+    <col min="4347" max="4594" width="11.42578125" style="16" customWidth="1"/>
+    <col min="4595" max="4595" width="11.5703125" style="16" customWidth="1"/>
+    <col min="4596" max="4596" width="24.28515625" style="16" customWidth="1"/>
+    <col min="4597" max="4597" width="16.85546875" style="16" customWidth="1"/>
+    <col min="4598" max="4598" width="30.5703125" style="16" customWidth="1"/>
+    <col min="4599" max="4599" width="12.42578125" style="16" customWidth="1"/>
+    <col min="4600" max="4600" width="11.7109375" style="16" customWidth="1"/>
+    <col min="4601" max="4601" width="23.28515625" style="16" customWidth="1"/>
+    <col min="4602" max="4602" width="13.7109375" style="16" customWidth="1"/>
+    <col min="4603" max="4850" width="11.42578125" style="16" customWidth="1"/>
+    <col min="4851" max="4851" width="11.5703125" style="16" customWidth="1"/>
+    <col min="4852" max="4852" width="24.28515625" style="16" customWidth="1"/>
+    <col min="4853" max="4853" width="16.85546875" style="16" customWidth="1"/>
+    <col min="4854" max="4854" width="30.5703125" style="16" customWidth="1"/>
+    <col min="4855" max="4855" width="12.42578125" style="16" customWidth="1"/>
+    <col min="4856" max="4856" width="11.7109375" style="16" customWidth="1"/>
+    <col min="4857" max="4857" width="23.28515625" style="16" customWidth="1"/>
+    <col min="4858" max="4858" width="13.7109375" style="16" customWidth="1"/>
+    <col min="4859" max="5106" width="11.42578125" style="16" customWidth="1"/>
+    <col min="5107" max="5107" width="11.5703125" style="16" customWidth="1"/>
+    <col min="5108" max="5108" width="24.28515625" style="16" customWidth="1"/>
+    <col min="5109" max="5109" width="16.85546875" style="16" customWidth="1"/>
+    <col min="5110" max="5110" width="30.5703125" style="16" customWidth="1"/>
+    <col min="5111" max="5111" width="12.42578125" style="16" customWidth="1"/>
+    <col min="5112" max="5112" width="11.7109375" style="16" customWidth="1"/>
+    <col min="5113" max="5113" width="23.28515625" style="16" customWidth="1"/>
+    <col min="5114" max="5114" width="13.7109375" style="16" customWidth="1"/>
+    <col min="5115" max="5362" width="11.42578125" style="16" customWidth="1"/>
+    <col min="5363" max="5363" width="11.5703125" style="16" customWidth="1"/>
+    <col min="5364" max="5364" width="24.28515625" style="16" customWidth="1"/>
+    <col min="5365" max="5365" width="16.85546875" style="16" customWidth="1"/>
+    <col min="5366" max="5366" width="30.5703125" style="16" customWidth="1"/>
+    <col min="5367" max="5367" width="12.42578125" style="16" customWidth="1"/>
+    <col min="5368" max="5368" width="11.7109375" style="16" customWidth="1"/>
+    <col min="5369" max="5369" width="23.28515625" style="16" customWidth="1"/>
+    <col min="5370" max="5370" width="13.7109375" style="16" customWidth="1"/>
+    <col min="5371" max="5618" width="11.42578125" style="16" customWidth="1"/>
+    <col min="5619" max="5619" width="11.5703125" style="16" customWidth="1"/>
+    <col min="5620" max="5620" width="24.28515625" style="16" customWidth="1"/>
+    <col min="5621" max="5621" width="16.85546875" style="16" customWidth="1"/>
+    <col min="5622" max="5622" width="30.5703125" style="16" customWidth="1"/>
+    <col min="5623" max="5623" width="12.42578125" style="16" customWidth="1"/>
+    <col min="5624" max="5624" width="11.7109375" style="16" customWidth="1"/>
+    <col min="5625" max="5625" width="23.28515625" style="16" customWidth="1"/>
+    <col min="5626" max="5626" width="13.7109375" style="16" customWidth="1"/>
+    <col min="5627" max="5874" width="11.42578125" style="16" customWidth="1"/>
+    <col min="5875" max="5875" width="11.5703125" style="16" customWidth="1"/>
+    <col min="5876" max="5876" width="24.28515625" style="16" customWidth="1"/>
+    <col min="5877" max="5877" width="16.85546875" style="16" customWidth="1"/>
+    <col min="5878" max="5878" width="30.5703125" style="16" customWidth="1"/>
+    <col min="5879" max="5879" width="12.42578125" style="16" customWidth="1"/>
+    <col min="5880" max="5880" width="11.7109375" style="16" customWidth="1"/>
+    <col min="5881" max="5881" width="23.28515625" style="16" customWidth="1"/>
+    <col min="5882" max="5882" width="13.7109375" style="16" customWidth="1"/>
+    <col min="5883" max="6130" width="11.42578125" style="16" customWidth="1"/>
+    <col min="6131" max="6131" width="11.5703125" style="16" customWidth="1"/>
+    <col min="6132" max="6132" width="24.28515625" style="16" customWidth="1"/>
+    <col min="6133" max="6133" width="16.85546875" style="16" customWidth="1"/>
+    <col min="6134" max="6134" width="30.5703125" style="16" customWidth="1"/>
+    <col min="6135" max="6135" width="12.42578125" style="16" customWidth="1"/>
+    <col min="6136" max="6136" width="11.7109375" style="16" customWidth="1"/>
+    <col min="6137" max="6137" width="23.28515625" style="16" customWidth="1"/>
+    <col min="6138" max="6138" width="13.7109375" style="16" customWidth="1"/>
+    <col min="6139" max="6386" width="11.42578125" style="16" customWidth="1"/>
+    <col min="6387" max="6387" width="11.5703125" style="16" customWidth="1"/>
+    <col min="6388" max="6388" width="24.28515625" style="16" customWidth="1"/>
+    <col min="6389" max="6389" width="16.85546875" style="16" customWidth="1"/>
+    <col min="6390" max="6390" width="30.5703125" style="16" customWidth="1"/>
+    <col min="6391" max="6391" width="12.42578125" style="16" customWidth="1"/>
+    <col min="6392" max="6392" width="11.7109375" style="16" customWidth="1"/>
+    <col min="6393" max="6393" width="23.28515625" style="16" customWidth="1"/>
+    <col min="6394" max="6394" width="13.7109375" style="16" customWidth="1"/>
+    <col min="6395" max="6642" width="11.42578125" style="16" customWidth="1"/>
+    <col min="6643" max="6643" width="11.5703125" style="16" customWidth="1"/>
+    <col min="6644" max="6644" width="24.28515625" style="16" customWidth="1"/>
+    <col min="6645" max="6645" width="16.85546875" style="16" customWidth="1"/>
+    <col min="6646" max="6646" width="30.5703125" style="16" customWidth="1"/>
+    <col min="6647" max="6647" width="12.42578125" style="16" customWidth="1"/>
+    <col min="6648" max="6648" width="11.7109375" style="16" customWidth="1"/>
+    <col min="6649" max="6649" width="23.28515625" style="16" customWidth="1"/>
+    <col min="6650" max="6650" width="13.7109375" style="16" customWidth="1"/>
+    <col min="6651" max="6898" width="11.42578125" style="16" customWidth="1"/>
+    <col min="6899" max="6899" width="11.5703125" style="16" customWidth="1"/>
+    <col min="6900" max="6900" width="24.28515625" style="16" customWidth="1"/>
+    <col min="6901" max="6901" width="16.85546875" style="16" customWidth="1"/>
+    <col min="6902" max="6902" width="30.5703125" style="16" customWidth="1"/>
+    <col min="6903" max="6903" width="12.42578125" style="16" customWidth="1"/>
+    <col min="6904" max="6904" width="11.7109375" style="16" customWidth="1"/>
+    <col min="6905" max="6905" width="23.28515625" style="16" customWidth="1"/>
+    <col min="6906" max="6906" width="13.7109375" style="16" customWidth="1"/>
+    <col min="6907" max="7154" width="11.42578125" style="16" customWidth="1"/>
+    <col min="7155" max="7155" width="11.5703125" style="16" customWidth="1"/>
+    <col min="7156" max="7156" width="24.28515625" style="16" customWidth="1"/>
+    <col min="7157" max="7157" width="16.85546875" style="16" customWidth="1"/>
+    <col min="7158" max="7158" width="30.5703125" style="16" customWidth="1"/>
+    <col min="7159" max="7159" width="12.42578125" style="16" customWidth="1"/>
+    <col min="7160" max="7160" width="11.7109375" style="16" customWidth="1"/>
+    <col min="7161" max="7161" width="23.28515625" style="16" customWidth="1"/>
+    <col min="7162" max="7162" width="13.7109375" style="16" customWidth="1"/>
+    <col min="7163" max="7410" width="11.42578125" style="16" customWidth="1"/>
+    <col min="7411" max="7411" width="11.5703125" style="16" customWidth="1"/>
+    <col min="7412" max="7412" width="24.28515625" style="16" customWidth="1"/>
+    <col min="7413" max="7413" width="16.85546875" style="16" customWidth="1"/>
+    <col min="7414" max="7414" width="30.5703125" style="16" customWidth="1"/>
+    <col min="7415" max="7415" width="12.42578125" style="16" customWidth="1"/>
+    <col min="7416" max="7416" width="11.7109375" style="16" customWidth="1"/>
+    <col min="7417" max="7417" width="23.28515625" style="16" customWidth="1"/>
+    <col min="7418" max="7418" width="13.7109375" style="16" customWidth="1"/>
+    <col min="7419" max="7666" width="11.42578125" style="16" customWidth="1"/>
+    <col min="7667" max="7667" width="11.5703125" style="16" customWidth="1"/>
+    <col min="7668" max="7668" width="24.28515625" style="16" customWidth="1"/>
+    <col min="7669" max="7669" width="16.85546875" style="16" customWidth="1"/>
+    <col min="7670" max="7670" width="30.5703125" style="16" customWidth="1"/>
+    <col min="7671" max="7671" width="12.42578125" style="16" customWidth="1"/>
+    <col min="7672" max="7672" width="11.7109375" style="16" customWidth="1"/>
+    <col min="7673" max="7673" width="23.28515625" style="16" customWidth="1"/>
+    <col min="7674" max="7674" width="13.7109375" style="16" customWidth="1"/>
+    <col min="7675" max="7922" width="11.42578125" style="16" customWidth="1"/>
+    <col min="7923" max="7923" width="11.5703125" style="16" customWidth="1"/>
+    <col min="7924" max="7924" width="24.28515625" style="16" customWidth="1"/>
+    <col min="7925" max="7925" width="16.85546875" style="16" customWidth="1"/>
+    <col min="7926" max="7926" width="30.5703125" style="16" customWidth="1"/>
+    <col min="7927" max="7927" width="12.42578125" style="16" customWidth="1"/>
+    <col min="7928" max="7928" width="11.7109375" style="16" customWidth="1"/>
+    <col min="7929" max="7929" width="23.28515625" style="16" customWidth="1"/>
+    <col min="7930" max="7930" width="13.7109375" style="16" customWidth="1"/>
+    <col min="7931" max="8178" width="11.42578125" style="16" customWidth="1"/>
+    <col min="8179" max="8179" width="11.5703125" style="16" customWidth="1"/>
+    <col min="8180" max="8180" width="24.28515625" style="16" customWidth="1"/>
+    <col min="8181" max="8181" width="16.85546875" style="16" customWidth="1"/>
+    <col min="8182" max="8182" width="30.5703125" style="16" customWidth="1"/>
+    <col min="8183" max="8183" width="12.42578125" style="16" customWidth="1"/>
+    <col min="8184" max="8184" width="11.7109375" style="16" customWidth="1"/>
+    <col min="8185" max="8185" width="23.28515625" style="16" customWidth="1"/>
+    <col min="8186" max="8186" width="13.7109375" style="16" customWidth="1"/>
+    <col min="8187" max="8434" width="11.42578125" style="16" customWidth="1"/>
+    <col min="8435" max="8435" width="11.5703125" style="16" customWidth="1"/>
+    <col min="8436" max="8436" width="24.28515625" style="16" customWidth="1"/>
+    <col min="8437" max="8437" width="16.85546875" style="16" customWidth="1"/>
+    <col min="8438" max="8438" width="30.5703125" style="16" customWidth="1"/>
+    <col min="8439" max="8439" width="12.42578125" style="16" customWidth="1"/>
+    <col min="8440" max="8440" width="11.7109375" style="16" customWidth="1"/>
+    <col min="8441" max="8441" width="23.28515625" style="16" customWidth="1"/>
+    <col min="8442" max="8442" width="13.7109375" style="16" customWidth="1"/>
+    <col min="8443" max="8690" width="11.42578125" style="16" customWidth="1"/>
+    <col min="8691" max="8691" width="11.5703125" style="16" customWidth="1"/>
+    <col min="8692" max="8692" width="24.28515625" style="16" customWidth="1"/>
+    <col min="8693" max="8693" width="16.85546875" style="16" customWidth="1"/>
+    <col min="8694" max="8694" width="30.5703125" style="16" customWidth="1"/>
+    <col min="8695" max="8695" width="12.42578125" style="16" customWidth="1"/>
+    <col min="8696" max="8696" width="11.7109375" style="16" customWidth="1"/>
+    <col min="8697" max="8697" width="23.28515625" style="16" customWidth="1"/>
+    <col min="8698" max="8698" width="13.7109375" style="16" customWidth="1"/>
+    <col min="8699" max="8946" width="11.42578125" style="16" customWidth="1"/>
+    <col min="8947" max="8947" width="11.5703125" style="16" customWidth="1"/>
+    <col min="8948" max="8948" width="24.28515625" style="16" customWidth="1"/>
+    <col min="8949" max="8949" width="16.85546875" style="16" customWidth="1"/>
+    <col min="8950" max="8950" width="30.5703125" style="16" customWidth="1"/>
+    <col min="8951" max="8951" width="12.42578125" style="16" customWidth="1"/>
+    <col min="8952" max="8952" width="11.7109375" style="16" customWidth="1"/>
+    <col min="8953" max="8953" width="23.28515625" style="16" customWidth="1"/>
+    <col min="8954" max="8954" width="13.7109375" style="16" customWidth="1"/>
+    <col min="8955" max="9202" width="11.42578125" style="16" customWidth="1"/>
+    <col min="9203" max="9203" width="11.5703125" style="16" customWidth="1"/>
+    <col min="9204" max="9204" width="24.28515625" style="16" customWidth="1"/>
+    <col min="9205" max="9205" width="16.85546875" style="16" customWidth="1"/>
+    <col min="9206" max="9206" width="30.5703125" style="16" customWidth="1"/>
+    <col min="9207" max="9207" width="12.42578125" style="16" customWidth="1"/>
+    <col min="9208" max="9208" width="11.7109375" style="16" customWidth="1"/>
+    <col min="9209" max="9209" width="23.28515625" style="16" customWidth="1"/>
+    <col min="9210" max="9210" width="13.7109375" style="16" customWidth="1"/>
+    <col min="9211" max="9458" width="11.42578125" style="16" customWidth="1"/>
+    <col min="9459" max="9459" width="11.5703125" style="16" customWidth="1"/>
+    <col min="9460" max="9460" width="24.28515625" style="16" customWidth="1"/>
+    <col min="9461" max="9461" width="16.85546875" style="16" customWidth="1"/>
+    <col min="9462" max="9462" width="30.5703125" style="16" customWidth="1"/>
+    <col min="9463" max="9463" width="12.42578125" style="16" customWidth="1"/>
+    <col min="9464" max="9464" width="11.7109375" style="16" customWidth="1"/>
+    <col min="9465" max="9465" width="23.28515625" style="16" customWidth="1"/>
+    <col min="9466" max="9466" width="13.7109375" style="16" customWidth="1"/>
+    <col min="9467" max="9714" width="11.42578125" style="16" customWidth="1"/>
+    <col min="9715" max="9715" width="11.5703125" style="16" customWidth="1"/>
+    <col min="9716" max="9716" width="24.28515625" style="16" customWidth="1"/>
+    <col min="9717" max="9717" width="16.85546875" style="16" customWidth="1"/>
+    <col min="9718" max="9718" width="30.5703125" style="16" customWidth="1"/>
+    <col min="9719" max="9719" width="12.42578125" style="16" customWidth="1"/>
+    <col min="9720" max="9720" width="11.7109375" style="16" customWidth="1"/>
+    <col min="9721" max="9721" width="23.28515625" style="16" customWidth="1"/>
+    <col min="9722" max="9722" width="13.7109375" style="16" customWidth="1"/>
+    <col min="9723" max="9970" width="11.42578125" style="16" customWidth="1"/>
+    <col min="9971" max="9971" width="11.5703125" style="16" customWidth="1"/>
+    <col min="9972" max="9972" width="24.28515625" style="16" customWidth="1"/>
+    <col min="9973" max="9973" width="16.85546875" style="16" customWidth="1"/>
+    <col min="9974" max="9974" width="30.5703125" style="16" customWidth="1"/>
+    <col min="9975" max="9975" width="12.42578125" style="16" customWidth="1"/>
+    <col min="9976" max="9976" width="11.7109375" style="16" customWidth="1"/>
+    <col min="9977" max="9977" width="23.28515625" style="16" customWidth="1"/>
+    <col min="9978" max="9978" width="13.7109375" style="16" customWidth="1"/>
+    <col min="9979" max="10226" width="11.42578125" style="16" customWidth="1"/>
+    <col min="10227" max="10227" width="11.5703125" style="16" customWidth="1"/>
+    <col min="10228" max="10228" width="24.28515625" style="16" customWidth="1"/>
+    <col min="10229" max="10229" width="16.85546875" style="16" customWidth="1"/>
+    <col min="10230" max="10230" width="30.5703125" style="16" customWidth="1"/>
+    <col min="10231" max="10231" width="12.42578125" style="16" customWidth="1"/>
+    <col min="10232" max="10232" width="11.7109375" style="16" customWidth="1"/>
+    <col min="10233" max="10233" width="23.28515625" style="16" customWidth="1"/>
+    <col min="10234" max="10234" width="13.7109375" style="16" customWidth="1"/>
+    <col min="10235" max="10482" width="11.42578125" style="16" customWidth="1"/>
+    <col min="10483" max="10483" width="11.5703125" style="16" customWidth="1"/>
+    <col min="10484" max="10484" width="24.28515625" style="16" customWidth="1"/>
+    <col min="10485" max="10485" width="16.85546875" style="16" customWidth="1"/>
+    <col min="10486" max="10486" width="30.5703125" style="16" customWidth="1"/>
+    <col min="10487" max="10487" width="12.42578125" style="16" customWidth="1"/>
+    <col min="10488" max="10488" width="11.7109375" style="16" customWidth="1"/>
+    <col min="10489" max="10489" width="23.28515625" style="16" customWidth="1"/>
+    <col min="10490" max="10490" width="13.7109375" style="16" customWidth="1"/>
+    <col min="10491" max="10738" width="11.42578125" style="16" customWidth="1"/>
+    <col min="10739" max="10739" width="11.5703125" style="16" customWidth="1"/>
+    <col min="10740" max="10740" width="24.28515625" style="16" customWidth="1"/>
+    <col min="10741" max="10741" width="16.85546875" style="16" customWidth="1"/>
+    <col min="10742" max="10742" width="30.5703125" style="16" customWidth="1"/>
+    <col min="10743" max="10743" width="12.42578125" style="16" customWidth="1"/>
+    <col min="10744" max="10744" width="11.7109375" style="16" customWidth="1"/>
+    <col min="10745" max="10745" width="23.28515625" style="16" customWidth="1"/>
+    <col min="10746" max="10746" width="13.7109375" style="16" customWidth="1"/>
+    <col min="10747" max="10994" width="11.42578125" style="16" customWidth="1"/>
+    <col min="10995" max="10995" width="11.5703125" style="16" customWidth="1"/>
+    <col min="10996" max="10996" width="24.28515625" style="16" customWidth="1"/>
+    <col min="10997" max="10997" width="16.85546875" style="16" customWidth="1"/>
+    <col min="10998" max="10998" width="30.5703125" style="16" customWidth="1"/>
+    <col min="10999" max="10999" width="12.42578125" style="16" customWidth="1"/>
+    <col min="11000" max="11000" width="11.7109375" style="16" customWidth="1"/>
+    <col min="11001" max="11001" width="23.28515625" style="16" customWidth="1"/>
+    <col min="11002" max="11002" width="13.7109375" style="16" customWidth="1"/>
+    <col min="11003" max="11250" width="11.42578125" style="16" customWidth="1"/>
+    <col min="11251" max="11251" width="11.5703125" style="16" customWidth="1"/>
+    <col min="11252" max="11252" width="24.28515625" style="16" customWidth="1"/>
+    <col min="11253" max="11253" width="16.85546875" style="16" customWidth="1"/>
+    <col min="11254" max="11254" width="30.5703125" style="16" customWidth="1"/>
+    <col min="11255" max="11255" width="12.42578125" style="16" customWidth="1"/>
+    <col min="11256" max="11256" width="11.7109375" style="16" customWidth="1"/>
+    <col min="11257" max="11257" width="23.28515625" style="16" customWidth="1"/>
+    <col min="11258" max="11258" width="13.7109375" style="16" customWidth="1"/>
+    <col min="11259" max="11506" width="11.42578125" style="16" customWidth="1"/>
+    <col min="11507" max="11507" width="11.5703125" style="16" customWidth="1"/>
+    <col min="11508" max="11508" width="24.28515625" style="16" customWidth="1"/>
+    <col min="11509" max="11509" width="16.85546875" style="16" customWidth="1"/>
+    <col min="11510" max="11510" width="30.5703125" style="16" customWidth="1"/>
+    <col min="11511" max="11511" width="12.42578125" style="16" customWidth="1"/>
+    <col min="11512" max="11512" width="11.7109375" style="16" customWidth="1"/>
+    <col min="11513" max="11513" width="23.28515625" style="16" customWidth="1"/>
+    <col min="11514" max="11514" width="13.7109375" style="16" customWidth="1"/>
+    <col min="11515" max="11762" width="11.42578125" style="16" customWidth="1"/>
+    <col min="11763" max="11763" width="11.5703125" style="16" customWidth="1"/>
+    <col min="11764" max="11764" width="24.28515625" style="16" customWidth="1"/>
+    <col min="11765" max="11765" width="16.85546875" style="16" customWidth="1"/>
+    <col min="11766" max="11766" width="30.5703125" style="16" customWidth="1"/>
+    <col min="11767" max="11767" width="12.42578125" style="16" customWidth="1"/>
+    <col min="11768" max="11768" width="11.7109375" style="16" customWidth="1"/>
+    <col min="11769" max="11769" width="23.28515625" style="16" customWidth="1"/>
+    <col min="11770" max="11770" width="13.7109375" style="16" customWidth="1"/>
+    <col min="11771" max="12018" width="11.42578125" style="16" customWidth="1"/>
+    <col min="12019" max="12019" width="11.5703125" style="16" customWidth="1"/>
+    <col min="12020" max="12020" width="24.28515625" style="16" customWidth="1"/>
+    <col min="12021" max="12021" width="16.85546875" style="16" customWidth="1"/>
+    <col min="12022" max="12022" width="30.5703125" style="16" customWidth="1"/>
+    <col min="12023" max="12023" width="12.42578125" style="16" customWidth="1"/>
+    <col min="12024" max="12024" width="11.7109375" style="16" customWidth="1"/>
+    <col min="12025" max="12025" width="23.28515625" style="16" customWidth="1"/>
+    <col min="12026" max="12026" width="13.7109375" style="16" customWidth="1"/>
+    <col min="12027" max="12274" width="11.42578125" style="16" customWidth="1"/>
+    <col min="12275" max="12275" width="11.5703125" style="16" customWidth="1"/>
+    <col min="12276" max="12276" width="24.28515625" style="16" customWidth="1"/>
+    <col min="12277" max="12277" width="16.85546875" style="16" customWidth="1"/>
+    <col min="12278" max="12278" width="30.5703125" style="16" customWidth="1"/>
+    <col min="12279" max="12279" width="12.42578125" style="16" customWidth="1"/>
+    <col min="12280" max="12280" width="11.7109375" style="16" customWidth="1"/>
+    <col min="12281" max="12281" width="23.28515625" style="16" customWidth="1"/>
+    <col min="12282" max="12282" width="13.7109375" style="16" customWidth="1"/>
+    <col min="12283" max="12530" width="11.42578125" style="16" customWidth="1"/>
+    <col min="12531" max="12531" width="11.5703125" style="16" customWidth="1"/>
+    <col min="12532" max="12532" width="24.28515625" style="16" customWidth="1"/>
+    <col min="12533" max="12533" width="16.85546875" style="16" customWidth="1"/>
+    <col min="12534" max="12534" width="30.5703125" style="16" customWidth="1"/>
+    <col min="12535" max="12535" width="12.42578125" style="16" customWidth="1"/>
+    <col min="12536" max="12536" width="11.7109375" style="16" customWidth="1"/>
+    <col min="12537" max="12537" width="23.28515625" style="16" customWidth="1"/>
+    <col min="12538" max="12538" width="13.7109375" style="16" customWidth="1"/>
+    <col min="12539" max="12786" width="11.42578125" style="16" customWidth="1"/>
+    <col min="12787" max="12787" width="11.5703125" style="16" customWidth="1"/>
+    <col min="12788" max="12788" width="24.28515625" style="16" customWidth="1"/>
+    <col min="12789" max="12789" width="16.85546875" style="16" customWidth="1"/>
+    <col min="12790" max="12790" width="30.5703125" style="16" customWidth="1"/>
+    <col min="12791" max="12791" width="12.42578125" style="16" customWidth="1"/>
+    <col min="12792" max="12792" width="11.7109375" style="16" customWidth="1"/>
+    <col min="12793" max="12793" width="23.28515625" style="16" customWidth="1"/>
+    <col min="12794" max="12794" width="13.7109375" style="16" customWidth="1"/>
+    <col min="12795" max="13042" width="11.42578125" style="16" customWidth="1"/>
+    <col min="13043" max="13043" width="11.5703125" style="16" customWidth="1"/>
+    <col min="13044" max="13044" width="24.28515625" style="16" customWidth="1"/>
+    <col min="13045" max="13045" width="16.85546875" style="16" customWidth="1"/>
+    <col min="13046" max="13046" width="30.5703125" style="16" customWidth="1"/>
+    <col min="13047" max="13047" width="12.42578125" style="16" customWidth="1"/>
+    <col min="13048" max="13048" width="11.7109375" style="16" customWidth="1"/>
+    <col min="13049" max="13049" width="23.28515625" style="16" customWidth="1"/>
+    <col min="13050" max="13050" width="13.7109375" style="16" customWidth="1"/>
+    <col min="13051" max="13298" width="11.42578125" style="16" customWidth="1"/>
+    <col min="13299" max="13299" width="11.5703125" style="16" customWidth="1"/>
+    <col min="13300" max="13300" width="24.28515625" style="16" customWidth="1"/>
+    <col min="13301" max="13301" width="16.85546875" style="16" customWidth="1"/>
+    <col min="13302" max="13302" width="30.5703125" style="16" customWidth="1"/>
+    <col min="13303" max="13303" width="12.42578125" style="16" customWidth="1"/>
+    <col min="13304" max="13304" width="11.7109375" style="16" customWidth="1"/>
+    <col min="13305" max="13305" width="23.28515625" style="16" customWidth="1"/>
+    <col min="13306" max="13306" width="13.7109375" style="16" customWidth="1"/>
+    <col min="13307" max="13554" width="11.42578125" style="16" customWidth="1"/>
+    <col min="13555" max="13555" width="11.5703125" style="16" customWidth="1"/>
+    <col min="13556" max="13556" width="24.28515625" style="16" customWidth="1"/>
+    <col min="13557" max="13557" width="16.85546875" style="16" customWidth="1"/>
+    <col min="13558" max="13558" width="30.5703125" style="16" customWidth="1"/>
+    <col min="13559" max="13559" width="12.42578125" style="16" customWidth="1"/>
+    <col min="13560" max="13560" width="11.7109375" style="16" customWidth="1"/>
+    <col min="13561" max="13561" width="23.28515625" style="16" customWidth="1"/>
+    <col min="13562" max="13562" width="13.7109375" style="16" customWidth="1"/>
+    <col min="13563" max="13810" width="11.42578125" style="16" customWidth="1"/>
+    <col min="13811" max="13811" width="11.5703125" style="16" customWidth="1"/>
+    <col min="13812" max="13812" width="24.28515625" style="16" customWidth="1"/>
+    <col min="13813" max="13813" width="16.85546875" style="16" customWidth="1"/>
+    <col min="13814" max="13814" width="30.5703125" style="16" customWidth="1"/>
+    <col min="13815" max="13815" width="12.42578125" style="16" customWidth="1"/>
+    <col min="13816" max="13816" width="11.7109375" style="16" customWidth="1"/>
+    <col min="13817" max="13817" width="23.28515625" style="16" customWidth="1"/>
+    <col min="13818" max="13818" width="13.7109375" style="16" customWidth="1"/>
+    <col min="13819" max="14066" width="11.42578125" style="16" customWidth="1"/>
+    <col min="14067" max="14067" width="11.5703125" style="16" customWidth="1"/>
+    <col min="14068" max="14068" width="24.28515625" style="16" customWidth="1"/>
+    <col min="14069" max="14069" width="16.85546875" style="16" customWidth="1"/>
+    <col min="14070" max="14070" width="30.5703125" style="16" customWidth="1"/>
+    <col min="14071" max="14071" width="12.42578125" style="16" customWidth="1"/>
+    <col min="14072" max="14072" width="11.7109375" style="16" customWidth="1"/>
+    <col min="14073" max="14073" width="23.28515625" style="16" customWidth="1"/>
+    <col min="14074" max="14074" width="13.7109375" style="16" customWidth="1"/>
+    <col min="14075" max="14322" width="11.42578125" style="16" customWidth="1"/>
+    <col min="14323" max="14323" width="11.5703125" style="16" customWidth="1"/>
+    <col min="14324" max="14324" width="24.28515625" style="16" customWidth="1"/>
+    <col min="14325" max="14325" width="16.85546875" style="16" customWidth="1"/>
+    <col min="14326" max="14326" width="30.5703125" style="16" customWidth="1"/>
+    <col min="14327" max="14327" width="12.42578125" style="16" customWidth="1"/>
+    <col min="14328" max="14328" width="11.7109375" style="16" customWidth="1"/>
+    <col min="14329" max="14329" width="23.28515625" style="16" customWidth="1"/>
+    <col min="14330" max="14330" width="13.7109375" style="16" customWidth="1"/>
+    <col min="14331" max="14578" width="11.42578125" style="16" customWidth="1"/>
+    <col min="14579" max="14579" width="11.5703125" style="16" customWidth="1"/>
+    <col min="14580" max="14580" width="24.28515625" style="16" customWidth="1"/>
+    <col min="14581" max="14581" width="16.85546875" style="16" customWidth="1"/>
+    <col min="14582" max="14582" width="30.5703125" style="16" customWidth="1"/>
+    <col min="14583" max="14583" width="12.42578125" style="16" customWidth="1"/>
+    <col min="14584" max="14584" width="11.7109375" style="16" customWidth="1"/>
+    <col min="14585" max="14585" width="23.28515625" style="16" customWidth="1"/>
+    <col min="14586" max="14586" width="13.7109375" style="16" customWidth="1"/>
+    <col min="14587" max="14834" width="11.42578125" style="16" customWidth="1"/>
+    <col min="14835" max="14835" width="11.5703125" style="16" customWidth="1"/>
+    <col min="14836" max="14836" width="24.28515625" style="16" customWidth="1"/>
+    <col min="14837" max="14837" width="16.85546875" style="16" customWidth="1"/>
+    <col min="14838" max="14838" width="30.5703125" style="16" customWidth="1"/>
+    <col min="14839" max="14839" width="12.42578125" style="16" customWidth="1"/>
+    <col min="14840" max="14840" width="11.7109375" style="16" customWidth="1"/>
+    <col min="14841" max="14841" width="23.28515625" style="16" customWidth="1"/>
+    <col min="14842" max="14842" width="13.7109375" style="16" customWidth="1"/>
+    <col min="14843" max="15090" width="11.42578125" style="16" customWidth="1"/>
+    <col min="15091" max="15091" width="11.5703125" style="16" customWidth="1"/>
+    <col min="15092" max="15092" width="24.28515625" style="16" customWidth="1"/>
+    <col min="15093" max="15093" width="16.85546875" style="16" customWidth="1"/>
+    <col min="15094" max="15094" width="30.5703125" style="16" customWidth="1"/>
+    <col min="15095" max="15095" width="12.42578125" style="16" customWidth="1"/>
+    <col min="15096" max="15096" width="11.7109375" style="16" customWidth="1"/>
+    <col min="15097" max="15097" width="23.28515625" style="16" customWidth="1"/>
+    <col min="15098" max="15098" width="13.7109375" style="16" customWidth="1"/>
+    <col min="15099" max="15346" width="11.42578125" style="16" customWidth="1"/>
+    <col min="15347" max="15347" width="11.5703125" style="16" customWidth="1"/>
+    <col min="15348" max="15348" width="24.28515625" style="16" customWidth="1"/>
+    <col min="15349" max="15349" width="16.85546875" style="16" customWidth="1"/>
+    <col min="15350" max="15350" width="30.5703125" style="16" customWidth="1"/>
+    <col min="15351" max="15351" width="12.42578125" style="16" customWidth="1"/>
+    <col min="15352" max="15352" width="11.7109375" style="16" customWidth="1"/>
+    <col min="15353" max="15353" width="23.28515625" style="16" customWidth="1"/>
+    <col min="15354" max="15354" width="13.7109375" style="16" customWidth="1"/>
+    <col min="15355" max="15602" width="11.42578125" style="16" customWidth="1"/>
+    <col min="15603" max="15603" width="11.5703125" style="16" customWidth="1"/>
+    <col min="15604" max="15604" width="24.28515625" style="16" customWidth="1"/>
+    <col min="15605" max="15605" width="16.85546875" style="16" customWidth="1"/>
+    <col min="15606" max="15606" width="30.5703125" style="16" customWidth="1"/>
+    <col min="15607" max="15607" width="12.42578125" style="16" customWidth="1"/>
+    <col min="15608" max="15608" width="11.7109375" style="16" customWidth="1"/>
+    <col min="15609" max="15609" width="23.28515625" style="16" customWidth="1"/>
+    <col min="15610" max="15610" width="13.7109375" style="16" customWidth="1"/>
+    <col min="15611" max="15858" width="11.42578125" style="16" customWidth="1"/>
+    <col min="15859" max="15859" width="11.5703125" style="16" customWidth="1"/>
+    <col min="15860" max="15860" width="24.28515625" style="16" customWidth="1"/>
+    <col min="15861" max="15861" width="16.85546875" style="16" customWidth="1"/>
+    <col min="15862" max="15862" width="30.5703125" style="16" customWidth="1"/>
+    <col min="15863" max="15863" width="12.42578125" style="16" customWidth="1"/>
+    <col min="15864" max="15864" width="11.7109375" style="16" customWidth="1"/>
+    <col min="15865" max="15865" width="23.28515625" style="16" customWidth="1"/>
+    <col min="15866" max="15866" width="13.7109375" style="16" customWidth="1"/>
+    <col min="15867" max="16114" width="11.42578125" style="16" customWidth="1"/>
+    <col min="16115" max="16115" width="11.5703125" style="16" customWidth="1"/>
+    <col min="16116" max="16116" width="24.28515625" style="16" customWidth="1"/>
+    <col min="16117" max="16117" width="16.85546875" style="16" customWidth="1"/>
+    <col min="16118" max="16118" width="30.5703125" style="16" customWidth="1"/>
+    <col min="16119" max="16119" width="12.42578125" style="16" customWidth="1"/>
+    <col min="16120" max="16120" width="11.7109375" style="16" customWidth="1"/>
+    <col min="16121" max="16121" width="23.28515625" style="16" customWidth="1"/>
+    <col min="16122" max="16122" width="13.7109375" style="16" customWidth="1"/>
+    <col min="16123" max="16384" width="11.42578125" style="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="68" t="s">
-[...6 lines deleted...]
-      <c r="G2" s="68"/>
+      <c r="B2" s="65" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
     </row>
     <row r="3" spans="2:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="68"/>
-[...4 lines deleted...]
-      <c r="G3" s="68"/>
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+      <c r="G3" s="64"/>
     </row>
     <row r="4" spans="2:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="68"/>
-[...4 lines deleted...]
-      <c r="G4" s="68"/>
+      <c r="B4" s="64"/>
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
     </row>
     <row r="5" spans="2:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="68"/>
-[...4 lines deleted...]
-      <c r="G5" s="68"/>
+      <c r="B5" s="64"/>
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="64"/>
+      <c r="G5" s="64"/>
     </row>
     <row r="6" spans="2:8" ht="35.65" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="68"/>
-[...4 lines deleted...]
-      <c r="G6" s="68"/>
+      <c r="B6" s="64"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
     </row>
     <row r="7" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="C7" s="69"/>
-[...2 lines deleted...]
-      <c r="F7" s="69"/>
+      <c r="C7" s="67"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="64"/>
+      <c r="F7" s="64"/>
     </row>
     <row r="8" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="54" t="s">
-[...6 lines deleted...]
-      <c r="G8" s="3"/>
+      <c r="B8" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="2"/>
     </row>
     <row r="9" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="4" t="s">
-[...18 lines deleted...]
-      <c r="H10" s="14"/>
+      <c r="B9" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="C9" s="66"/>
+      <c r="D9" s="64"/>
+      <c r="E9" s="64"/>
+      <c r="F9" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="G9" s="4"/>
+      <c r="H9" s="10"/>
+    </row>
+    <row r="10" spans="2:8" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="79"/>
+      <c r="C10" s="71"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="8"/>
+      <c r="H10" s="10"/>
     </row>
     <row r="11" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="12"/>
-[...5 lines deleted...]
-      <c r="H11" s="14"/>
+      <c r="B11" s="9"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="9"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="5"/>
+      <c r="H11" s="10"/>
     </row>
     <row r="12" spans="2:8" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="12"/>
-[...22 lines deleted...]
-        <v>52</v>
+      <c r="B12" s="9"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="10"/>
+    </row>
+    <row r="13" spans="2:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="43" t="s">
+        <v>4</v>
+      </c>
+      <c r="C13" s="84" t="s">
+        <v>5</v>
+      </c>
+      <c r="D13" s="85"/>
+      <c r="E13" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="F13" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="G13" s="43" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="14" spans="2:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="75" t="s">
-[...10 lines deleted...]
-      <c r="G14" s="16"/>
+      <c r="B14" s="83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" s="80" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="48"/>
+      <c r="F14" s="48"/>
+      <c r="G14" s="13"/>
     </row>
     <row r="15" spans="2:8" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="75"/>
-[...6 lines deleted...]
-      <c r="G15" s="16"/>
+      <c r="B15" s="81"/>
+      <c r="C15" s="81"/>
+      <c r="D15" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="48"/>
+      <c r="F15" s="48"/>
+      <c r="G15" s="13"/>
     </row>
     <row r="16" spans="2:8" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="75"/>
-[...16 lines deleted...]
-      <c r="G17" s="16"/>
+      <c r="B16" s="81"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E16" s="48"/>
+      <c r="F16" s="48"/>
+      <c r="G16" s="13"/>
+    </row>
+    <row r="17" spans="2:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="81"/>
+      <c r="C17" s="81"/>
+      <c r="D17" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="48"/>
+      <c r="F17" s="48"/>
+      <c r="G17" s="13"/>
     </row>
     <row r="18" spans="2:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="75"/>
-[...14 lines deleted...]
-      <c r="E19" s="19">
+      <c r="B18" s="82"/>
+      <c r="C18" s="82"/>
+      <c r="D18" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="E18" s="48"/>
+      <c r="F18" s="48"/>
+      <c r="G18" s="13"/>
+    </row>
+    <row r="19" spans="2:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="70" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="71"/>
+      <c r="D19" s="72"/>
+      <c r="E19" s="49">
         <f>SUM(E14:E18)</f>
         <v>0</v>
       </c>
-      <c r="F19" s="19">
+      <c r="F19" s="49">
         <f>SUM(F14:F18)</f>
         <v>0</v>
       </c>
-      <c r="G19" s="20"/>
-[...69 lines deleted...]
-      <c r="E26" s="28">
+      <c r="G19" s="12"/>
+    </row>
+    <row r="20" spans="2:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="83" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="73" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="74"/>
+      <c r="E20" s="74"/>
+      <c r="F20" s="74"/>
+      <c r="G20" s="62"/>
+    </row>
+    <row r="21" spans="2:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="81"/>
+      <c r="C21" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="62"/>
+      <c r="E21" s="50"/>
+      <c r="F21" s="51"/>
+      <c r="G21" s="13"/>
+    </row>
+    <row r="22" spans="2:7" ht="21.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="81"/>
+      <c r="C22" s="61" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22" s="62"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="48"/>
+      <c r="G22" s="13"/>
+    </row>
+    <row r="23" spans="2:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="81"/>
+      <c r="C23" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="62"/>
+      <c r="E23" s="50"/>
+      <c r="F23" s="48"/>
+      <c r="G23" s="13"/>
+    </row>
+    <row r="24" spans="2:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="81"/>
+      <c r="C24" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="D24" s="62"/>
+      <c r="E24" s="50"/>
+      <c r="F24" s="48"/>
+      <c r="G24" s="13"/>
+    </row>
+    <row r="25" spans="2:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="81"/>
+      <c r="C25" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="D25" s="62"/>
+      <c r="E25" s="50"/>
+      <c r="F25" s="48"/>
+      <c r="G25" s="13"/>
+    </row>
+    <row r="26" spans="2:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="81"/>
+      <c r="C26" s="69" t="s">
+        <v>24</v>
+      </c>
+      <c r="D26" s="62"/>
+      <c r="E26" s="52">
         <f>SUM(E21:E25)</f>
         <v>0</v>
       </c>
-      <c r="F26" s="28">
+      <c r="F26" s="52">
         <f>SUM(F21:F25)</f>
         <v>0</v>
       </c>
-      <c r="G26" s="29"/>
-[...57 lines deleted...]
-      <c r="E32" s="28">
+      <c r="G26" s="14"/>
+    </row>
+    <row r="27" spans="2:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="81"/>
+      <c r="C27" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="D27" s="74"/>
+      <c r="E27" s="74"/>
+      <c r="F27" s="74"/>
+      <c r="G27" s="62"/>
+    </row>
+    <row r="28" spans="2:7" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="81"/>
+      <c r="C28" s="61" t="s">
+        <v>26</v>
+      </c>
+      <c r="D28" s="62"/>
+      <c r="E28" s="53"/>
+      <c r="F28" s="54"/>
+      <c r="G28" s="13"/>
+    </row>
+    <row r="29" spans="2:7" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="81"/>
+      <c r="C29" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" s="62"/>
+      <c r="E29" s="53"/>
+      <c r="F29" s="54"/>
+      <c r="G29" s="13"/>
+    </row>
+    <row r="30" spans="2:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="81"/>
+      <c r="C30" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="D30" s="62"/>
+      <c r="E30" s="53"/>
+      <c r="F30" s="54"/>
+      <c r="G30" s="13"/>
+    </row>
+    <row r="31" spans="2:7" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="81"/>
+      <c r="C31" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="D31" s="62"/>
+      <c r="E31" s="50"/>
+      <c r="F31" s="48"/>
+      <c r="G31" s="13"/>
+    </row>
+    <row r="32" spans="2:7" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="82"/>
+      <c r="C32" s="69" t="s">
+        <v>30</v>
+      </c>
+      <c r="D32" s="62"/>
+      <c r="E32" s="52">
         <f>+SUM(E28:E31)</f>
         <v>0</v>
       </c>
-      <c r="F32" s="28">
+      <c r="F32" s="52">
         <f>+SUM(F28:F31)</f>
         <v>0</v>
       </c>
-      <c r="G32" s="29"/>
-[...7 lines deleted...]
-      <c r="E33" s="30">
+      <c r="G32" s="14"/>
+    </row>
+    <row r="33" spans="2:7" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="75" t="s">
+        <v>31</v>
+      </c>
+      <c r="C33" s="74"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="55">
         <f>+E26+E32</f>
         <v>0</v>
       </c>
-      <c r="F33" s="30">
+      <c r="F33" s="55">
         <f>+F26+F32</f>
         <v>0</v>
       </c>
-      <c r="G33" s="31"/>
+      <c r="G33" s="15"/>
     </row>
     <row r="34" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="B34" s="33"/>
-[...12 lines deleted...]
-      <c r="E35" s="58">
+      <c r="B34" s="17"/>
+      <c r="C34" s="18"/>
+      <c r="D34" s="22"/>
+      <c r="E34" s="19"/>
+      <c r="F34" s="20"/>
+      <c r="G34" s="21"/>
+    </row>
+    <row r="35" spans="2:7" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="76" t="s">
+        <v>32</v>
+      </c>
+      <c r="C35" s="77"/>
+      <c r="D35" s="78"/>
+      <c r="E35" s="56">
         <f>E19+E33</f>
         <v>0</v>
       </c>
-      <c r="F35" s="58">
+      <c r="F35" s="56">
         <f>F19+F33</f>
         <v>0</v>
       </c>
-      <c r="G35" s="59"/>
+      <c r="G35" s="32"/>
     </row>
     <row r="39" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="D39" s="85"/>
-[...2 lines deleted...]
-      <c r="G39" s="85"/>
+      <c r="D39" s="63"/>
+      <c r="E39" s="64"/>
+      <c r="F39" s="64"/>
+      <c r="G39" s="64"/>
     </row>
     <row r="40" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="D40" s="39"/>
-[...2 lines deleted...]
-      <c r="G40" s="32"/>
+      <c r="D40" s="22"/>
+      <c r="E40" s="22"/>
+      <c r="F40" s="22"/>
     </row>
     <row r="41" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="D41" s="39" t="s">
-[...4 lines deleted...]
-      <c r="G41" s="32"/>
+      <c r="D41" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="E41" s="22"/>
+      <c r="F41" s="22"/>
     </row>
     <row r="42" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="E42" s="39"/>
-[...1 lines deleted...]
-      <c r="G42" s="32"/>
+      <c r="E42" s="22"/>
+      <c r="F42" s="22"/>
     </row>
     <row r="43" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="C43" s="39"/>
-[...2 lines deleted...]
-      <c r="G43" s="32"/>
+      <c r="C43" s="22"/>
+      <c r="E43" s="22"/>
+      <c r="F43" s="22"/>
     </row>
     <row r="44" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="C44" s="39"/>
-[...3 lines deleted...]
-      <c r="G44" s="32"/>
+      <c r="C44" s="22"/>
+      <c r="D44" s="22"/>
+      <c r="E44" s="22"/>
+      <c r="F44" s="22"/>
     </row>
     <row r="45" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="C45" s="39"/>
-[...5 lines deleted...]
-      <c r="G45" s="32"/>
+      <c r="C45" s="22"/>
+      <c r="D45" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="E45" s="22"/>
+      <c r="F45" s="22"/>
     </row>
     <row r="46" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="C46" s="32"/>
-[...5 lines deleted...]
-      <c r="G46" s="39"/>
+      <c r="D46" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="E46" s="22"/>
+      <c r="F46" s="22"/>
+      <c r="G46" s="22"/>
     </row>
     <row r="47" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="E47" s="39"/>
-[...1 lines deleted...]
-      <c r="G47" s="39"/>
+      <c r="E47" s="22"/>
+      <c r="F47" s="22"/>
+      <c r="G47" s="22"/>
     </row>
     <row r="48" spans="2:7" x14ac:dyDescent="0.2">
-      <c r="E48" s="40"/>
-[...1 lines deleted...]
-      <c r="G48" s="35"/>
+      <c r="E48" s="41"/>
+      <c r="F48" s="22"/>
+      <c r="G48" s="22"/>
     </row>
     <row r="52" spans="2:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="86" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      <c r="H52" s="41"/>
+        <v>36</v>
+      </c>
+      <c r="C52" s="64"/>
+      <c r="D52" s="64"/>
+      <c r="E52" s="64"/>
+      <c r="F52" s="64"/>
+      <c r="G52" s="64"/>
+      <c r="H52" s="23"/>
     </row>
     <row r="53" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B53" s="82" t="s">
-[...7 lines deleted...]
-      <c r="H53" s="42"/>
+      <c r="B53" s="68" t="s">
+        <v>37</v>
+      </c>
+      <c r="C53" s="64"/>
+      <c r="D53" s="64"/>
+      <c r="E53" s="64"/>
+      <c r="F53" s="64"/>
+      <c r="G53" s="64"/>
+      <c r="H53" s="24"/>
     </row>
   </sheetData>
-  <protectedRanges>
-[...1 lines deleted...]
-  </protectedRanges>
   <mergeCells count="27">
+    <mergeCell ref="B52:G52"/>
+    <mergeCell ref="B53:G53"/>
     <mergeCell ref="C26:D26"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="C20:G20"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="B35:D35"/>
     <mergeCell ref="C27:G27"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="B20:B32"/>
     <mergeCell ref="C28:D28"/>
-    <mergeCell ref="C29:D29"/>
-[...4 lines deleted...]
-    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="C30:D30"/>
     <mergeCell ref="D39:G39"/>
-    <mergeCell ref="B52:G52"/>
     <mergeCell ref="B2:G6"/>
+    <mergeCell ref="C9:E9"/>
     <mergeCell ref="C7:F7"/>
-    <mergeCell ref="C9:E9"/>
     <mergeCell ref="B10:C10"/>
-    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="C14:C18"/>
+    <mergeCell ref="B14:B18"/>
     <mergeCell ref="C13:D13"/>
-    <mergeCell ref="B14:B18"/>
-[...8 lines deleted...]
-    <mergeCell ref="C25:D25"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0" top="0.59055118110236227" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="67" orientation="portrait" r:id="rId1"/>
-[...1 lines deleted...]
-  <drawing r:id="rId2"/>
+  <pageSetup paperSize="9" scale="67" orientation="portrait"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K316"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="3" ySplit="8" topLeftCell="D12" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="3" ySplit="8" topLeftCell="D9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="G18" sqref="G18"/>
+      <selection pane="bottomRight" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.5703125" style="43" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="11.42578125" style="43"/>
+    <col min="1" max="1" width="14.5703125" style="46" customWidth="1"/>
+    <col min="2" max="2" width="40.7109375" style="45" customWidth="1"/>
+    <col min="3" max="3" width="17.28515625" style="45" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="46" customWidth="1"/>
+    <col min="5" max="5" width="21.140625" style="46" customWidth="1"/>
+    <col min="6" max="6" width="11.7109375" style="57" customWidth="1"/>
+    <col min="7" max="7" width="8.28515625" style="46" customWidth="1"/>
+    <col min="8" max="8" width="27.42578125" style="46" customWidth="1"/>
+    <col min="9" max="9" width="13.5703125" style="47" customWidth="1"/>
+    <col min="10" max="10" width="14" style="47" customWidth="1"/>
+    <col min="11" max="11" width="14.140625" style="57" customWidth="1"/>
+    <col min="12" max="12" width="11.42578125" style="46" customWidth="1"/>
+    <col min="13" max="16384" width="11.42578125" style="46"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A1" s="91" t="s">
-[...11 lines deleted...]
-      <c r="K1" s="94"/>
+      <c r="A1" s="88" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="90"/>
+      <c r="E1" s="90"/>
+      <c r="F1" s="91"/>
+      <c r="G1" s="90"/>
+      <c r="H1" s="90"/>
+      <c r="I1" s="92"/>
+      <c r="J1" s="92"/>
+      <c r="K1" s="91"/>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A2" s="93"/>
-[...9 lines deleted...]
-      <c r="K2" s="94"/>
+      <c r="A2" s="90"/>
+      <c r="B2" s="89"/>
+      <c r="C2" s="89"/>
+      <c r="D2" s="90"/>
+      <c r="E2" s="90"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="90"/>
+      <c r="H2" s="90"/>
+      <c r="I2" s="92"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="91"/>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A3" s="93"/>
-[...9 lines deleted...]
-      <c r="K3" s="94"/>
+      <c r="A3" s="90"/>
+      <c r="B3" s="89"/>
+      <c r="C3" s="89"/>
+      <c r="D3" s="90"/>
+      <c r="E3" s="90"/>
+      <c r="F3" s="91"/>
+      <c r="G3" s="90"/>
+      <c r="H3" s="90"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="91"/>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A4" s="93"/>
-[...9 lines deleted...]
-      <c r="K4" s="94"/>
+      <c r="A4" s="90"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="91"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="92"/>
+      <c r="J4" s="92"/>
+      <c r="K4" s="91"/>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A5" s="93"/>
-[...11 lines deleted...]
-    <row r="7" spans="1:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="90"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="89"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91"/>
+      <c r="G5" s="90"/>
+      <c r="H5" s="90"/>
+      <c r="I5" s="92"/>
+      <c r="J5" s="92"/>
+      <c r="K5" s="91"/>
+    </row>
+    <row r="7" spans="1:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="87" t="s">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="B7" s="87" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="87" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7" s="87" t="s">
+        <v>42</v>
+      </c>
+      <c r="E7" s="74"/>
+      <c r="F7" s="74"/>
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="74"/>
+      <c r="K7" s="62"/>
+    </row>
+    <row r="8" spans="1:11" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="82"/>
+      <c r="B8" s="82"/>
+      <c r="C8" s="82"/>
+      <c r="D8" s="25" t="s">
+        <v>43</v>
+      </c>
+      <c r="E8" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="F8" s="58" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="87" t="s">
-[...39 lines deleted...]
-        <v>9</v>
+      <c r="G8" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="H8" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="I8" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="K8" s="58" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A9" s="47"/>
-[...9 lines deleted...]
-      <c r="K9" s="49"/>
+      <c r="A9" s="27"/>
+      <c r="B9" s="28"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="59"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="28"/>
+      <c r="I9" s="60"/>
+      <c r="J9" s="60"/>
+      <c r="K9" s="59"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A10" s="47"/>
-[...9 lines deleted...]
-      <c r="K10" s="49"/>
+      <c r="A10" s="27"/>
+      <c r="B10" s="28"/>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="59"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="28"/>
+      <c r="I10" s="60"/>
+      <c r="J10" s="60"/>
+      <c r="K10" s="59"/>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A11" s="47"/>
-[...9 lines deleted...]
-      <c r="K11" s="49"/>
+      <c r="A11" s="27"/>
+      <c r="B11" s="28"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="59"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="28"/>
+      <c r="I11" s="60"/>
+      <c r="J11" s="60"/>
+      <c r="K11" s="59"/>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A12" s="47"/>
-[...9 lines deleted...]
-      <c r="K12" s="49"/>
+      <c r="A12" s="27"/>
+      <c r="B12" s="28"/>
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="59"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="28"/>
+      <c r="I12" s="60"/>
+      <c r="J12" s="60"/>
+      <c r="K12" s="59"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A13" s="47"/>
-[...9 lines deleted...]
-      <c r="K13" s="49"/>
+      <c r="A13" s="27"/>
+      <c r="B13" s="28"/>
+      <c r="C13" s="28"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="59"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="28"/>
+      <c r="I13" s="60"/>
+      <c r="J13" s="60"/>
+      <c r="K13" s="59"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A14" s="47"/>
-[...9 lines deleted...]
-      <c r="K14" s="49"/>
+      <c r="A14" s="27"/>
+      <c r="B14" s="28"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="59"/>
+      <c r="G14" s="28"/>
+      <c r="H14" s="28"/>
+      <c r="I14" s="60"/>
+      <c r="J14" s="60"/>
+      <c r="K14" s="59"/>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A15" s="47"/>
-[...9 lines deleted...]
-      <c r="K15" s="49"/>
+      <c r="A15" s="27"/>
+      <c r="B15" s="28"/>
+      <c r="C15" s="28"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="59"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="28"/>
+      <c r="I15" s="60"/>
+      <c r="J15" s="60"/>
+      <c r="K15" s="59"/>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A16" s="47"/>
-[...9 lines deleted...]
-      <c r="K16" s="49"/>
+      <c r="A16" s="27"/>
+      <c r="B16" s="28"/>
+      <c r="C16" s="28"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="28"/>
+      <c r="F16" s="59"/>
+      <c r="G16" s="28"/>
+      <c r="H16" s="28"/>
+      <c r="I16" s="60"/>
+      <c r="J16" s="60"/>
+      <c r="K16" s="59"/>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A17" s="47"/>
-[...9 lines deleted...]
-      <c r="K17" s="49"/>
+      <c r="A17" s="27"/>
+      <c r="B17" s="28"/>
+      <c r="C17" s="28"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="59"/>
+      <c r="G17" s="28"/>
+      <c r="H17" s="28"/>
+      <c r="I17" s="60"/>
+      <c r="J17" s="60"/>
+      <c r="K17" s="59"/>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A18" s="47"/>
-[...9 lines deleted...]
-      <c r="K18" s="49"/>
+      <c r="A18" s="27"/>
+      <c r="B18" s="28"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="59"/>
+      <c r="G18" s="28"/>
+      <c r="H18" s="28"/>
+      <c r="I18" s="60"/>
+      <c r="J18" s="60"/>
+      <c r="K18" s="59"/>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A19" s="47"/>
-[...9 lines deleted...]
-      <c r="K19" s="49"/>
+      <c r="A19" s="27"/>
+      <c r="B19" s="28"/>
+      <c r="C19" s="28"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="59"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="28"/>
+      <c r="I19" s="60"/>
+      <c r="J19" s="60"/>
+      <c r="K19" s="59"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A20" s="47"/>
-[...9 lines deleted...]
-      <c r="K20" s="49"/>
+      <c r="A20" s="27"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="59"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="28"/>
+      <c r="I20" s="60"/>
+      <c r="J20" s="60"/>
+      <c r="K20" s="59"/>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A21" s="47"/>
-[...9 lines deleted...]
-      <c r="K21" s="49"/>
+      <c r="A21" s="27"/>
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="59"/>
+      <c r="G21" s="28"/>
+      <c r="H21" s="28"/>
+      <c r="I21" s="60"/>
+      <c r="J21" s="60"/>
+      <c r="K21" s="59"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A22" s="47"/>
-[...9 lines deleted...]
-      <c r="K22" s="49"/>
+      <c r="A22" s="27"/>
+      <c r="B22" s="28"/>
+      <c r="C22" s="28"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="59"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="28"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="60"/>
+      <c r="K22" s="59"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A23" s="47"/>
-[...9 lines deleted...]
-      <c r="K23" s="49"/>
+      <c r="A23" s="27"/>
+      <c r="B23" s="28"/>
+      <c r="C23" s="28"/>
+      <c r="D23" s="28"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="59"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="28"/>
+      <c r="I23" s="60"/>
+      <c r="J23" s="60"/>
+      <c r="K23" s="59"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A24" s="47"/>
-[...9 lines deleted...]
-      <c r="K24" s="49"/>
+      <c r="A24" s="27"/>
+      <c r="B24" s="28"/>
+      <c r="C24" s="28"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="59"/>
+      <c r="G24" s="28"/>
+      <c r="H24" s="28"/>
+      <c r="I24" s="60"/>
+      <c r="J24" s="60"/>
+      <c r="K24" s="59"/>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A25" s="47"/>
-[...9 lines deleted...]
-      <c r="K25" s="49"/>
+      <c r="A25" s="27"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="28"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="59"/>
+      <c r="G25" s="28"/>
+      <c r="H25" s="28"/>
+      <c r="I25" s="60"/>
+      <c r="J25" s="60"/>
+      <c r="K25" s="59"/>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A26" s="47"/>
-[...9 lines deleted...]
-      <c r="K26" s="49"/>
+      <c r="A26" s="27"/>
+      <c r="B26" s="28"/>
+      <c r="C26" s="28"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="28"/>
+      <c r="F26" s="59"/>
+      <c r="G26" s="28"/>
+      <c r="H26" s="28"/>
+      <c r="I26" s="60"/>
+      <c r="J26" s="60"/>
+      <c r="K26" s="59"/>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A27" s="47"/>
-[...9 lines deleted...]
-      <c r="K27" s="49"/>
+      <c r="A27" s="27"/>
+      <c r="B27" s="28"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28"/>
+      <c r="F27" s="59"/>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="60"/>
+      <c r="J27" s="60"/>
+      <c r="K27" s="59"/>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A28" s="47"/>
-[...9 lines deleted...]
-      <c r="K28" s="49"/>
+      <c r="A28" s="27"/>
+      <c r="B28" s="28"/>
+      <c r="C28" s="28"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="59"/>
+      <c r="G28" s="28"/>
+      <c r="H28" s="28"/>
+      <c r="I28" s="60"/>
+      <c r="J28" s="60"/>
+      <c r="K28" s="59"/>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A29" s="47"/>
-[...9 lines deleted...]
-      <c r="K29" s="49"/>
+      <c r="A29" s="27"/>
+      <c r="B29" s="28"/>
+      <c r="C29" s="28"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="59"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="28"/>
+      <c r="I29" s="60"/>
+      <c r="J29" s="60"/>
+      <c r="K29" s="59"/>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A30" s="47"/>
-[...9 lines deleted...]
-      <c r="K30" s="49"/>
+      <c r="A30" s="27"/>
+      <c r="B30" s="28"/>
+      <c r="C30" s="28"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="59"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="28"/>
+      <c r="I30" s="60"/>
+      <c r="J30" s="60"/>
+      <c r="K30" s="59"/>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A31" s="47"/>
-[...9 lines deleted...]
-      <c r="K31" s="49"/>
+      <c r="A31" s="27"/>
+      <c r="B31" s="28"/>
+      <c r="C31" s="28"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="59"/>
+      <c r="G31" s="28"/>
+      <c r="H31" s="28"/>
+      <c r="I31" s="60"/>
+      <c r="J31" s="60"/>
+      <c r="K31" s="59"/>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A32" s="47"/>
-[...9 lines deleted...]
-      <c r="K32" s="49"/>
+      <c r="A32" s="27"/>
+      <c r="B32" s="28"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="59"/>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
+      <c r="I32" s="60"/>
+      <c r="J32" s="60"/>
+      <c r="K32" s="59"/>
     </row>
     <row r="33" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A33" s="47"/>
-[...9 lines deleted...]
-      <c r="K33" s="49"/>
+      <c r="A33" s="27"/>
+      <c r="B33" s="28"/>
+      <c r="C33" s="28"/>
+      <c r="D33" s="28"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="59"/>
+      <c r="G33" s="28"/>
+      <c r="H33" s="28"/>
+      <c r="I33" s="60"/>
+      <c r="J33" s="60"/>
+      <c r="K33" s="59"/>
     </row>
     <row r="34" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A34" s="47"/>
-[...9 lines deleted...]
-      <c r="K34" s="49"/>
+      <c r="A34" s="27"/>
+      <c r="B34" s="28"/>
+      <c r="C34" s="28"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="59"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="28"/>
+      <c r="I34" s="60"/>
+      <c r="J34" s="60"/>
+      <c r="K34" s="59"/>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A35" s="47"/>
-[...9 lines deleted...]
-      <c r="K35" s="49"/>
+      <c r="A35" s="27"/>
+      <c r="B35" s="28"/>
+      <c r="C35" s="28"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="59"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="28"/>
+      <c r="I35" s="60"/>
+      <c r="J35" s="60"/>
+      <c r="K35" s="59"/>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A36" s="47"/>
-[...9 lines deleted...]
-      <c r="K36" s="49"/>
+      <c r="A36" s="27"/>
+      <c r="B36" s="28"/>
+      <c r="C36" s="28"/>
+      <c r="D36" s="28"/>
+      <c r="E36" s="28"/>
+      <c r="F36" s="59"/>
+      <c r="G36" s="28"/>
+      <c r="H36" s="28"/>
+      <c r="I36" s="60"/>
+      <c r="J36" s="60"/>
+      <c r="K36" s="59"/>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A37" s="47"/>
-[...9 lines deleted...]
-      <c r="K37" s="49"/>
+      <c r="A37" s="27"/>
+      <c r="B37" s="28"/>
+      <c r="C37" s="28"/>
+      <c r="D37" s="28"/>
+      <c r="E37" s="28"/>
+      <c r="F37" s="59"/>
+      <c r="G37" s="28"/>
+      <c r="H37" s="28"/>
+      <c r="I37" s="60"/>
+      <c r="J37" s="60"/>
+      <c r="K37" s="59"/>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A38" s="47"/>
-[...9 lines deleted...]
-      <c r="K38" s="49"/>
+      <c r="A38" s="27"/>
+      <c r="B38" s="28"/>
+      <c r="C38" s="28"/>
+      <c r="D38" s="28"/>
+      <c r="E38" s="28"/>
+      <c r="F38" s="59"/>
+      <c r="G38" s="28"/>
+      <c r="H38" s="28"/>
+      <c r="I38" s="60"/>
+      <c r="J38" s="60"/>
+      <c r="K38" s="59"/>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A39" s="47"/>
-[...9 lines deleted...]
-      <c r="K39" s="49"/>
+      <c r="A39" s="27"/>
+      <c r="B39" s="28"/>
+      <c r="C39" s="28"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="59"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="28"/>
+      <c r="I39" s="60"/>
+      <c r="J39" s="60"/>
+      <c r="K39" s="59"/>
     </row>
     <row r="40" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A40" s="47"/>
-[...9 lines deleted...]
-      <c r="K40" s="49"/>
+      <c r="A40" s="27"/>
+      <c r="B40" s="28"/>
+      <c r="C40" s="28"/>
+      <c r="D40" s="28"/>
+      <c r="E40" s="28"/>
+      <c r="F40" s="59"/>
+      <c r="G40" s="28"/>
+      <c r="H40" s="28"/>
+      <c r="I40" s="60"/>
+      <c r="J40" s="60"/>
+      <c r="K40" s="59"/>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A41" s="47"/>
-[...9 lines deleted...]
-      <c r="K41" s="49"/>
+      <c r="A41" s="27"/>
+      <c r="B41" s="28"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="28"/>
+      <c r="F41" s="59"/>
+      <c r="G41" s="28"/>
+      <c r="H41" s="28"/>
+      <c r="I41" s="60"/>
+      <c r="J41" s="60"/>
+      <c r="K41" s="59"/>
     </row>
     <row r="42" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A42" s="47"/>
-[...9 lines deleted...]
-      <c r="K42" s="49"/>
+      <c r="A42" s="27"/>
+      <c r="B42" s="28"/>
+      <c r="C42" s="28"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="59"/>
+      <c r="G42" s="28"/>
+      <c r="H42" s="28"/>
+      <c r="I42" s="60"/>
+      <c r="J42" s="60"/>
+      <c r="K42" s="59"/>
     </row>
     <row r="43" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A43" s="47"/>
-[...9 lines deleted...]
-      <c r="K43" s="49"/>
+      <c r="A43" s="27"/>
+      <c r="B43" s="28"/>
+      <c r="C43" s="28"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="59"/>
+      <c r="G43" s="28"/>
+      <c r="H43" s="28"/>
+      <c r="I43" s="60"/>
+      <c r="J43" s="60"/>
+      <c r="K43" s="59"/>
     </row>
     <row r="44" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A44" s="47"/>
-[...9 lines deleted...]
-      <c r="K44" s="49"/>
+      <c r="A44" s="27"/>
+      <c r="B44" s="28"/>
+      <c r="C44" s="28"/>
+      <c r="D44" s="28"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="59"/>
+      <c r="G44" s="28"/>
+      <c r="H44" s="28"/>
+      <c r="I44" s="60"/>
+      <c r="J44" s="60"/>
+      <c r="K44" s="59"/>
     </row>
     <row r="45" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A45" s="47"/>
-[...9 lines deleted...]
-      <c r="K45" s="49"/>
+      <c r="A45" s="27"/>
+      <c r="B45" s="28"/>
+      <c r="C45" s="28"/>
+      <c r="D45" s="28"/>
+      <c r="E45" s="28"/>
+      <c r="F45" s="59"/>
+      <c r="G45" s="28"/>
+      <c r="H45" s="28"/>
+      <c r="I45" s="60"/>
+      <c r="J45" s="60"/>
+      <c r="K45" s="59"/>
     </row>
     <row r="46" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A46" s="47"/>
-[...9 lines deleted...]
-      <c r="K46" s="49"/>
+      <c r="A46" s="27"/>
+      <c r="B46" s="28"/>
+      <c r="C46" s="28"/>
+      <c r="D46" s="28"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="59"/>
+      <c r="G46" s="28"/>
+      <c r="H46" s="28"/>
+      <c r="I46" s="60"/>
+      <c r="J46" s="60"/>
+      <c r="K46" s="59"/>
     </row>
     <row r="47" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A47" s="47"/>
-[...9 lines deleted...]
-      <c r="K47" s="49"/>
+      <c r="A47" s="27"/>
+      <c r="B47" s="28"/>
+      <c r="C47" s="28"/>
+      <c r="D47" s="28"/>
+      <c r="E47" s="28"/>
+      <c r="F47" s="59"/>
+      <c r="G47" s="28"/>
+      <c r="H47" s="28"/>
+      <c r="I47" s="60"/>
+      <c r="J47" s="60"/>
+      <c r="K47" s="59"/>
     </row>
     <row r="48" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A48" s="47"/>
-[...9 lines deleted...]
-      <c r="K48" s="49"/>
+      <c r="A48" s="27"/>
+      <c r="B48" s="28"/>
+      <c r="C48" s="28"/>
+      <c r="D48" s="28"/>
+      <c r="E48" s="28"/>
+      <c r="F48" s="59"/>
+      <c r="G48" s="28"/>
+      <c r="H48" s="28"/>
+      <c r="I48" s="60"/>
+      <c r="J48" s="60"/>
+      <c r="K48" s="59"/>
     </row>
     <row r="49" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A49" s="47"/>
-[...9 lines deleted...]
-      <c r="K49" s="49"/>
+      <c r="A49" s="27"/>
+      <c r="B49" s="28"/>
+      <c r="C49" s="28"/>
+      <c r="D49" s="28"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="59"/>
+      <c r="G49" s="28"/>
+      <c r="H49" s="28"/>
+      <c r="I49" s="60"/>
+      <c r="J49" s="60"/>
+      <c r="K49" s="59"/>
     </row>
     <row r="50" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A50" s="47"/>
-[...9 lines deleted...]
-      <c r="K50" s="49"/>
+      <c r="A50" s="27"/>
+      <c r="B50" s="28"/>
+      <c r="C50" s="28"/>
+      <c r="D50" s="28"/>
+      <c r="E50" s="28"/>
+      <c r="F50" s="59"/>
+      <c r="G50" s="28"/>
+      <c r="H50" s="28"/>
+      <c r="I50" s="60"/>
+      <c r="J50" s="60"/>
+      <c r="K50" s="59"/>
     </row>
     <row r="51" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A51" s="47"/>
-[...9 lines deleted...]
-      <c r="K51" s="49"/>
+      <c r="A51" s="27"/>
+      <c r="B51" s="28"/>
+      <c r="C51" s="28"/>
+      <c r="D51" s="28"/>
+      <c r="E51" s="28"/>
+      <c r="F51" s="59"/>
+      <c r="G51" s="28"/>
+      <c r="H51" s="28"/>
+      <c r="I51" s="60"/>
+      <c r="J51" s="60"/>
+      <c r="K51" s="59"/>
     </row>
     <row r="52" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A52" s="47"/>
-[...9 lines deleted...]
-      <c r="K52" s="49"/>
+      <c r="A52" s="27"/>
+      <c r="B52" s="28"/>
+      <c r="C52" s="28"/>
+      <c r="D52" s="28"/>
+      <c r="E52" s="28"/>
+      <c r="F52" s="59"/>
+      <c r="G52" s="28"/>
+      <c r="H52" s="28"/>
+      <c r="I52" s="60"/>
+      <c r="J52" s="60"/>
+      <c r="K52" s="59"/>
     </row>
     <row r="53" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A53" s="47"/>
-[...9 lines deleted...]
-      <c r="K53" s="49"/>
+      <c r="A53" s="27"/>
+      <c r="B53" s="28"/>
+      <c r="C53" s="28"/>
+      <c r="D53" s="28"/>
+      <c r="E53" s="28"/>
+      <c r="F53" s="59"/>
+      <c r="G53" s="28"/>
+      <c r="H53" s="28"/>
+      <c r="I53" s="60"/>
+      <c r="J53" s="60"/>
+      <c r="K53" s="59"/>
     </row>
     <row r="54" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A54" s="47"/>
-[...9 lines deleted...]
-      <c r="K54" s="49"/>
+      <c r="A54" s="27"/>
+      <c r="B54" s="28"/>
+      <c r="C54" s="28"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="59"/>
+      <c r="G54" s="28"/>
+      <c r="H54" s="28"/>
+      <c r="I54" s="60"/>
+      <c r="J54" s="60"/>
+      <c r="K54" s="59"/>
     </row>
     <row r="55" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A55" s="47"/>
-[...9 lines deleted...]
-      <c r="K55" s="49"/>
+      <c r="A55" s="27"/>
+      <c r="B55" s="28"/>
+      <c r="C55" s="28"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="59"/>
+      <c r="G55" s="28"/>
+      <c r="H55" s="28"/>
+      <c r="I55" s="60"/>
+      <c r="J55" s="60"/>
+      <c r="K55" s="59"/>
     </row>
     <row r="56" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A56" s="47"/>
-[...9 lines deleted...]
-      <c r="K56" s="49"/>
+      <c r="A56" s="27"/>
+      <c r="B56" s="28"/>
+      <c r="C56" s="28"/>
+      <c r="D56" s="28"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="59"/>
+      <c r="G56" s="28"/>
+      <c r="H56" s="28"/>
+      <c r="I56" s="60"/>
+      <c r="J56" s="60"/>
+      <c r="K56" s="59"/>
     </row>
     <row r="57" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A57" s="47"/>
-[...9 lines deleted...]
-      <c r="K57" s="49"/>
+      <c r="A57" s="27"/>
+      <c r="B57" s="28"/>
+      <c r="C57" s="28"/>
+      <c r="D57" s="28"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="59"/>
+      <c r="G57" s="28"/>
+      <c r="H57" s="28"/>
+      <c r="I57" s="60"/>
+      <c r="J57" s="60"/>
+      <c r="K57" s="59"/>
     </row>
     <row r="58" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A58" s="47"/>
-[...9 lines deleted...]
-      <c r="K58" s="49"/>
+      <c r="A58" s="27"/>
+      <c r="B58" s="28"/>
+      <c r="C58" s="28"/>
+      <c r="D58" s="28"/>
+      <c r="E58" s="28"/>
+      <c r="F58" s="59"/>
+      <c r="G58" s="28"/>
+      <c r="H58" s="28"/>
+      <c r="I58" s="60"/>
+      <c r="J58" s="60"/>
+      <c r="K58" s="59"/>
     </row>
     <row r="59" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A59" s="47"/>
-[...9 lines deleted...]
-      <c r="K59" s="49"/>
+      <c r="A59" s="27"/>
+      <c r="B59" s="28"/>
+      <c r="C59" s="28"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="59"/>
+      <c r="G59" s="28"/>
+      <c r="H59" s="28"/>
+      <c r="I59" s="60"/>
+      <c r="J59" s="60"/>
+      <c r="K59" s="59"/>
     </row>
     <row r="60" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A60" s="47"/>
-[...9 lines deleted...]
-      <c r="K60" s="49"/>
+      <c r="A60" s="27"/>
+      <c r="B60" s="28"/>
+      <c r="C60" s="28"/>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="59"/>
+      <c r="G60" s="28"/>
+      <c r="H60" s="28"/>
+      <c r="I60" s="60"/>
+      <c r="J60" s="60"/>
+      <c r="K60" s="59"/>
     </row>
     <row r="61" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A61" s="47"/>
-[...9 lines deleted...]
-      <c r="K61" s="49"/>
+      <c r="A61" s="27"/>
+      <c r="B61" s="28"/>
+      <c r="C61" s="28"/>
+      <c r="D61" s="28"/>
+      <c r="E61" s="28"/>
+      <c r="F61" s="59"/>
+      <c r="G61" s="28"/>
+      <c r="H61" s="28"/>
+      <c r="I61" s="60"/>
+      <c r="J61" s="60"/>
+      <c r="K61" s="59"/>
     </row>
     <row r="62" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A62" s="47"/>
-[...9 lines deleted...]
-      <c r="K62" s="49"/>
+      <c r="A62" s="27"/>
+      <c r="B62" s="28"/>
+      <c r="C62" s="28"/>
+      <c r="D62" s="28"/>
+      <c r="E62" s="28"/>
+      <c r="F62" s="59"/>
+      <c r="G62" s="28"/>
+      <c r="H62" s="28"/>
+      <c r="I62" s="60"/>
+      <c r="J62" s="60"/>
+      <c r="K62" s="59"/>
     </row>
     <row r="63" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A63" s="47"/>
-[...9 lines deleted...]
-      <c r="K63" s="49"/>
+      <c r="A63" s="27"/>
+      <c r="B63" s="28"/>
+      <c r="C63" s="28"/>
+      <c r="D63" s="28"/>
+      <c r="E63" s="28"/>
+      <c r="F63" s="59"/>
+      <c r="G63" s="28"/>
+      <c r="H63" s="28"/>
+      <c r="I63" s="60"/>
+      <c r="J63" s="60"/>
+      <c r="K63" s="59"/>
     </row>
     <row r="64" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A64" s="47"/>
-[...9 lines deleted...]
-      <c r="K64" s="49"/>
+      <c r="A64" s="27"/>
+      <c r="B64" s="28"/>
+      <c r="C64" s="28"/>
+      <c r="D64" s="28"/>
+      <c r="E64" s="28"/>
+      <c r="F64" s="59"/>
+      <c r="G64" s="28"/>
+      <c r="H64" s="28"/>
+      <c r="I64" s="60"/>
+      <c r="J64" s="60"/>
+      <c r="K64" s="59"/>
     </row>
     <row r="65" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A65" s="47"/>
-[...9 lines deleted...]
-      <c r="K65" s="49"/>
+      <c r="A65" s="27"/>
+      <c r="B65" s="28"/>
+      <c r="C65" s="28"/>
+      <c r="D65" s="28"/>
+      <c r="E65" s="28"/>
+      <c r="F65" s="59"/>
+      <c r="G65" s="28"/>
+      <c r="H65" s="28"/>
+      <c r="I65" s="60"/>
+      <c r="J65" s="60"/>
+      <c r="K65" s="59"/>
     </row>
     <row r="66" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A66" s="47"/>
-[...9 lines deleted...]
-      <c r="K66" s="49"/>
+      <c r="A66" s="27"/>
+      <c r="B66" s="28"/>
+      <c r="C66" s="28"/>
+      <c r="D66" s="28"/>
+      <c r="E66" s="28"/>
+      <c r="F66" s="59"/>
+      <c r="G66" s="28"/>
+      <c r="H66" s="28"/>
+      <c r="I66" s="60"/>
+      <c r="J66" s="60"/>
+      <c r="K66" s="59"/>
     </row>
     <row r="67" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A67" s="47"/>
-[...9 lines deleted...]
-      <c r="K67" s="49"/>
+      <c r="A67" s="27"/>
+      <c r="B67" s="28"/>
+      <c r="C67" s="28"/>
+      <c r="D67" s="28"/>
+      <c r="E67" s="28"/>
+      <c r="F67" s="59"/>
+      <c r="G67" s="28"/>
+      <c r="H67" s="28"/>
+      <c r="I67" s="60"/>
+      <c r="J67" s="60"/>
+      <c r="K67" s="59"/>
     </row>
     <row r="68" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A68" s="47"/>
-[...9 lines deleted...]
-      <c r="K68" s="49"/>
+      <c r="A68" s="27"/>
+      <c r="B68" s="28"/>
+      <c r="C68" s="28"/>
+      <c r="D68" s="28"/>
+      <c r="E68" s="28"/>
+      <c r="F68" s="59"/>
+      <c r="G68" s="28"/>
+      <c r="H68" s="28"/>
+      <c r="I68" s="60"/>
+      <c r="J68" s="60"/>
+      <c r="K68" s="59"/>
     </row>
     <row r="69" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A69" s="47"/>
-[...9 lines deleted...]
-      <c r="K69" s="49"/>
+      <c r="A69" s="27"/>
+      <c r="B69" s="28"/>
+      <c r="C69" s="28"/>
+      <c r="D69" s="28"/>
+      <c r="E69" s="28"/>
+      <c r="F69" s="59"/>
+      <c r="G69" s="28"/>
+      <c r="H69" s="28"/>
+      <c r="I69" s="60"/>
+      <c r="J69" s="60"/>
+      <c r="K69" s="59"/>
     </row>
     <row r="70" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A70" s="47"/>
-[...9 lines deleted...]
-      <c r="K70" s="49"/>
+      <c r="A70" s="27"/>
+      <c r="B70" s="28"/>
+      <c r="C70" s="28"/>
+      <c r="D70" s="28"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="59"/>
+      <c r="G70" s="28"/>
+      <c r="H70" s="28"/>
+      <c r="I70" s="60"/>
+      <c r="J70" s="60"/>
+      <c r="K70" s="59"/>
     </row>
     <row r="71" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A71" s="47"/>
-[...9 lines deleted...]
-      <c r="K71" s="49"/>
+      <c r="A71" s="27"/>
+      <c r="B71" s="28"/>
+      <c r="C71" s="28"/>
+      <c r="D71" s="28"/>
+      <c r="E71" s="28"/>
+      <c r="F71" s="59"/>
+      <c r="G71" s="28"/>
+      <c r="H71" s="28"/>
+      <c r="I71" s="60"/>
+      <c r="J71" s="60"/>
+      <c r="K71" s="59"/>
     </row>
     <row r="72" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A72" s="47"/>
-[...9 lines deleted...]
-      <c r="K72" s="49"/>
+      <c r="A72" s="27"/>
+      <c r="B72" s="28"/>
+      <c r="C72" s="28"/>
+      <c r="D72" s="28"/>
+      <c r="E72" s="28"/>
+      <c r="F72" s="59"/>
+      <c r="G72" s="28"/>
+      <c r="H72" s="28"/>
+      <c r="I72" s="60"/>
+      <c r="J72" s="60"/>
+      <c r="K72" s="59"/>
     </row>
     <row r="73" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A73" s="47"/>
-[...9 lines deleted...]
-      <c r="K73" s="49"/>
+      <c r="A73" s="27"/>
+      <c r="B73" s="28"/>
+      <c r="C73" s="28"/>
+      <c r="D73" s="28"/>
+      <c r="E73" s="28"/>
+      <c r="F73" s="59"/>
+      <c r="G73" s="28"/>
+      <c r="H73" s="28"/>
+      <c r="I73" s="60"/>
+      <c r="J73" s="60"/>
+      <c r="K73" s="59"/>
     </row>
     <row r="74" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A74" s="47"/>
-[...9 lines deleted...]
-      <c r="K74" s="49"/>
+      <c r="A74" s="27"/>
+      <c r="B74" s="28"/>
+      <c r="C74" s="28"/>
+      <c r="D74" s="28"/>
+      <c r="E74" s="28"/>
+      <c r="F74" s="59"/>
+      <c r="G74" s="28"/>
+      <c r="H74" s="28"/>
+      <c r="I74" s="60"/>
+      <c r="J74" s="60"/>
+      <c r="K74" s="59"/>
     </row>
     <row r="75" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A75" s="47"/>
-[...9 lines deleted...]
-      <c r="K75" s="49"/>
+      <c r="A75" s="27"/>
+      <c r="B75" s="28"/>
+      <c r="C75" s="28"/>
+      <c r="D75" s="28"/>
+      <c r="E75" s="28"/>
+      <c r="F75" s="59"/>
+      <c r="G75" s="28"/>
+      <c r="H75" s="28"/>
+      <c r="I75" s="60"/>
+      <c r="J75" s="60"/>
+      <c r="K75" s="59"/>
     </row>
     <row r="76" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A76" s="47"/>
-[...9 lines deleted...]
-      <c r="K76" s="49"/>
+      <c r="A76" s="27"/>
+      <c r="B76" s="28"/>
+      <c r="C76" s="28"/>
+      <c r="D76" s="28"/>
+      <c r="E76" s="28"/>
+      <c r="F76" s="59"/>
+      <c r="G76" s="28"/>
+      <c r="H76" s="28"/>
+      <c r="I76" s="60"/>
+      <c r="J76" s="60"/>
+      <c r="K76" s="59"/>
     </row>
     <row r="77" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A77" s="47"/>
-[...9 lines deleted...]
-      <c r="K77" s="49"/>
+      <c r="A77" s="27"/>
+      <c r="B77" s="28"/>
+      <c r="C77" s="28"/>
+      <c r="D77" s="28"/>
+      <c r="E77" s="28"/>
+      <c r="F77" s="59"/>
+      <c r="G77" s="28"/>
+      <c r="H77" s="28"/>
+      <c r="I77" s="60"/>
+      <c r="J77" s="60"/>
+      <c r="K77" s="59"/>
     </row>
     <row r="78" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A78" s="47"/>
-[...9 lines deleted...]
-      <c r="K78" s="49"/>
+      <c r="A78" s="27"/>
+      <c r="B78" s="28"/>
+      <c r="C78" s="28"/>
+      <c r="D78" s="28"/>
+      <c r="E78" s="28"/>
+      <c r="F78" s="59"/>
+      <c r="G78" s="28"/>
+      <c r="H78" s="28"/>
+      <c r="I78" s="60"/>
+      <c r="J78" s="60"/>
+      <c r="K78" s="59"/>
     </row>
     <row r="79" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A79" s="47"/>
-[...9 lines deleted...]
-      <c r="K79" s="49"/>
+      <c r="A79" s="27"/>
+      <c r="B79" s="28"/>
+      <c r="C79" s="28"/>
+      <c r="D79" s="28"/>
+      <c r="E79" s="28"/>
+      <c r="F79" s="59"/>
+      <c r="G79" s="28"/>
+      <c r="H79" s="28"/>
+      <c r="I79" s="60"/>
+      <c r="J79" s="60"/>
+      <c r="K79" s="59"/>
     </row>
     <row r="80" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A80" s="47"/>
-[...9 lines deleted...]
-      <c r="K80" s="49"/>
+      <c r="A80" s="27"/>
+      <c r="B80" s="28"/>
+      <c r="C80" s="28"/>
+      <c r="D80" s="28"/>
+      <c r="E80" s="28"/>
+      <c r="F80" s="59"/>
+      <c r="G80" s="28"/>
+      <c r="H80" s="28"/>
+      <c r="I80" s="60"/>
+      <c r="J80" s="60"/>
+      <c r="K80" s="59"/>
     </row>
     <row r="81" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A81" s="47"/>
-[...9 lines deleted...]
-      <c r="K81" s="49"/>
+      <c r="A81" s="27"/>
+      <c r="B81" s="28"/>
+      <c r="C81" s="28"/>
+      <c r="D81" s="28"/>
+      <c r="E81" s="28"/>
+      <c r="F81" s="59"/>
+      <c r="G81" s="28"/>
+      <c r="H81" s="28"/>
+      <c r="I81" s="60"/>
+      <c r="J81" s="60"/>
+      <c r="K81" s="59"/>
     </row>
     <row r="82" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A82" s="47"/>
-[...9 lines deleted...]
-      <c r="K82" s="49"/>
+      <c r="A82" s="27"/>
+      <c r="B82" s="28"/>
+      <c r="C82" s="28"/>
+      <c r="D82" s="28"/>
+      <c r="E82" s="28"/>
+      <c r="F82" s="59"/>
+      <c r="G82" s="28"/>
+      <c r="H82" s="28"/>
+      <c r="I82" s="60"/>
+      <c r="J82" s="60"/>
+      <c r="K82" s="59"/>
     </row>
     <row r="83" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A83" s="47"/>
-[...9 lines deleted...]
-      <c r="K83" s="49"/>
+      <c r="A83" s="27"/>
+      <c r="B83" s="28"/>
+      <c r="C83" s="28"/>
+      <c r="D83" s="28"/>
+      <c r="E83" s="28"/>
+      <c r="F83" s="59"/>
+      <c r="G83" s="28"/>
+      <c r="H83" s="28"/>
+      <c r="I83" s="60"/>
+      <c r="J83" s="60"/>
+      <c r="K83" s="59"/>
     </row>
     <row r="84" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A84" s="47"/>
-[...9 lines deleted...]
-      <c r="K84" s="49"/>
+      <c r="A84" s="27"/>
+      <c r="B84" s="28"/>
+      <c r="C84" s="28"/>
+      <c r="D84" s="28"/>
+      <c r="E84" s="28"/>
+      <c r="F84" s="59"/>
+      <c r="G84" s="28"/>
+      <c r="H84" s="28"/>
+      <c r="I84" s="60"/>
+      <c r="J84" s="60"/>
+      <c r="K84" s="59"/>
     </row>
     <row r="85" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A85" s="47"/>
-[...9 lines deleted...]
-      <c r="K85" s="49"/>
+      <c r="A85" s="27"/>
+      <c r="B85" s="28"/>
+      <c r="C85" s="28"/>
+      <c r="D85" s="28"/>
+      <c r="E85" s="28"/>
+      <c r="F85" s="59"/>
+      <c r="G85" s="28"/>
+      <c r="H85" s="28"/>
+      <c r="I85" s="60"/>
+      <c r="J85" s="60"/>
+      <c r="K85" s="59"/>
     </row>
     <row r="86" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A86" s="47"/>
-[...9 lines deleted...]
-      <c r="K86" s="49"/>
+      <c r="A86" s="27"/>
+      <c r="B86" s="28"/>
+      <c r="C86" s="28"/>
+      <c r="D86" s="28"/>
+      <c r="E86" s="28"/>
+      <c r="F86" s="59"/>
+      <c r="G86" s="28"/>
+      <c r="H86" s="28"/>
+      <c r="I86" s="60"/>
+      <c r="J86" s="60"/>
+      <c r="K86" s="59"/>
     </row>
     <row r="87" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A87" s="47"/>
-[...9 lines deleted...]
-      <c r="K87" s="49"/>
+      <c r="A87" s="27"/>
+      <c r="B87" s="28"/>
+      <c r="C87" s="28"/>
+      <c r="D87" s="28"/>
+      <c r="E87" s="28"/>
+      <c r="F87" s="59"/>
+      <c r="G87" s="28"/>
+      <c r="H87" s="28"/>
+      <c r="I87" s="60"/>
+      <c r="J87" s="60"/>
+      <c r="K87" s="59"/>
     </row>
     <row r="88" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A88" s="47"/>
-[...9 lines deleted...]
-      <c r="K88" s="49"/>
+      <c r="A88" s="27"/>
+      <c r="B88" s="28"/>
+      <c r="C88" s="28"/>
+      <c r="D88" s="28"/>
+      <c r="E88" s="28"/>
+      <c r="F88" s="59"/>
+      <c r="G88" s="28"/>
+      <c r="H88" s="28"/>
+      <c r="I88" s="60"/>
+      <c r="J88" s="60"/>
+      <c r="K88" s="59"/>
     </row>
     <row r="89" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A89" s="47"/>
-[...9 lines deleted...]
-      <c r="K89" s="49"/>
+      <c r="A89" s="27"/>
+      <c r="B89" s="28"/>
+      <c r="C89" s="28"/>
+      <c r="D89" s="28"/>
+      <c r="E89" s="28"/>
+      <c r="F89" s="59"/>
+      <c r="G89" s="28"/>
+      <c r="H89" s="28"/>
+      <c r="I89" s="60"/>
+      <c r="J89" s="60"/>
+      <c r="K89" s="59"/>
     </row>
     <row r="90" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A90" s="47"/>
-[...9 lines deleted...]
-      <c r="K90" s="49"/>
+      <c r="A90" s="27"/>
+      <c r="B90" s="28"/>
+      <c r="C90" s="28"/>
+      <c r="D90" s="28"/>
+      <c r="E90" s="28"/>
+      <c r="F90" s="59"/>
+      <c r="G90" s="28"/>
+      <c r="H90" s="28"/>
+      <c r="I90" s="60"/>
+      <c r="J90" s="60"/>
+      <c r="K90" s="59"/>
     </row>
     <row r="91" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A91" s="47"/>
-[...9 lines deleted...]
-      <c r="K91" s="49"/>
+      <c r="A91" s="27"/>
+      <c r="B91" s="28"/>
+      <c r="C91" s="28"/>
+      <c r="D91" s="28"/>
+      <c r="E91" s="28"/>
+      <c r="F91" s="59"/>
+      <c r="G91" s="28"/>
+      <c r="H91" s="28"/>
+      <c r="I91" s="60"/>
+      <c r="J91" s="60"/>
+      <c r="K91" s="59"/>
     </row>
     <row r="92" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A92" s="47"/>
-[...9 lines deleted...]
-      <c r="K92" s="49"/>
+      <c r="A92" s="27"/>
+      <c r="B92" s="28"/>
+      <c r="C92" s="28"/>
+      <c r="D92" s="28"/>
+      <c r="E92" s="28"/>
+      <c r="F92" s="59"/>
+      <c r="G92" s="28"/>
+      <c r="H92" s="28"/>
+      <c r="I92" s="60"/>
+      <c r="J92" s="60"/>
+      <c r="K92" s="59"/>
     </row>
     <row r="93" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A93" s="47"/>
-[...9 lines deleted...]
-      <c r="K93" s="49"/>
+      <c r="A93" s="27"/>
+      <c r="B93" s="28"/>
+      <c r="C93" s="28"/>
+      <c r="D93" s="28"/>
+      <c r="E93" s="28"/>
+      <c r="F93" s="59"/>
+      <c r="G93" s="28"/>
+      <c r="H93" s="28"/>
+      <c r="I93" s="60"/>
+      <c r="J93" s="60"/>
+      <c r="K93" s="59"/>
     </row>
     <row r="94" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A94" s="47"/>
-[...9 lines deleted...]
-      <c r="K94" s="49"/>
+      <c r="A94" s="27"/>
+      <c r="B94" s="28"/>
+      <c r="C94" s="28"/>
+      <c r="D94" s="28"/>
+      <c r="E94" s="28"/>
+      <c r="F94" s="59"/>
+      <c r="G94" s="28"/>
+      <c r="H94" s="28"/>
+      <c r="I94" s="60"/>
+      <c r="J94" s="60"/>
+      <c r="K94" s="59"/>
     </row>
     <row r="95" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A95" s="47"/>
-[...9 lines deleted...]
-      <c r="K95" s="49"/>
+      <c r="A95" s="27"/>
+      <c r="B95" s="28"/>
+      <c r="C95" s="28"/>
+      <c r="D95" s="28"/>
+      <c r="E95" s="28"/>
+      <c r="F95" s="59"/>
+      <c r="G95" s="28"/>
+      <c r="H95" s="28"/>
+      <c r="I95" s="60"/>
+      <c r="J95" s="60"/>
+      <c r="K95" s="59"/>
     </row>
     <row r="96" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A96" s="47"/>
-[...9 lines deleted...]
-      <c r="K96" s="49"/>
+      <c r="A96" s="27"/>
+      <c r="B96" s="28"/>
+      <c r="C96" s="28"/>
+      <c r="D96" s="28"/>
+      <c r="E96" s="28"/>
+      <c r="F96" s="59"/>
+      <c r="G96" s="28"/>
+      <c r="H96" s="28"/>
+      <c r="I96" s="60"/>
+      <c r="J96" s="60"/>
+      <c r="K96" s="59"/>
     </row>
     <row r="97" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A97" s="47"/>
-[...9 lines deleted...]
-      <c r="K97" s="49"/>
+      <c r="A97" s="27"/>
+      <c r="B97" s="28"/>
+      <c r="C97" s="28"/>
+      <c r="D97" s="28"/>
+      <c r="E97" s="28"/>
+      <c r="F97" s="59"/>
+      <c r="G97" s="28"/>
+      <c r="H97" s="28"/>
+      <c r="I97" s="60"/>
+      <c r="J97" s="60"/>
+      <c r="K97" s="59"/>
     </row>
     <row r="98" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A98" s="47"/>
-[...9 lines deleted...]
-      <c r="K98" s="49"/>
+      <c r="A98" s="27"/>
+      <c r="B98" s="28"/>
+      <c r="C98" s="28"/>
+      <c r="D98" s="28"/>
+      <c r="E98" s="28"/>
+      <c r="F98" s="59"/>
+      <c r="G98" s="28"/>
+      <c r="H98" s="28"/>
+      <c r="I98" s="60"/>
+      <c r="J98" s="60"/>
+      <c r="K98" s="59"/>
     </row>
     <row r="99" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A99" s="47"/>
-[...9 lines deleted...]
-      <c r="K99" s="49"/>
+      <c r="A99" s="27"/>
+      <c r="B99" s="28"/>
+      <c r="C99" s="28"/>
+      <c r="D99" s="28"/>
+      <c r="E99" s="28"/>
+      <c r="F99" s="59"/>
+      <c r="G99" s="28"/>
+      <c r="H99" s="28"/>
+      <c r="I99" s="60"/>
+      <c r="J99" s="60"/>
+      <c r="K99" s="59"/>
     </row>
     <row r="100" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A100" s="47"/>
-[...9 lines deleted...]
-      <c r="K100" s="49"/>
+      <c r="A100" s="27"/>
+      <c r="B100" s="28"/>
+      <c r="C100" s="28"/>
+      <c r="D100" s="28"/>
+      <c r="E100" s="28"/>
+      <c r="F100" s="59"/>
+      <c r="G100" s="28"/>
+      <c r="H100" s="28"/>
+      <c r="I100" s="60"/>
+      <c r="J100" s="60"/>
+      <c r="K100" s="59"/>
     </row>
     <row r="101" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A101" s="47"/>
-[...9 lines deleted...]
-      <c r="K101" s="49"/>
+      <c r="A101" s="27"/>
+      <c r="B101" s="28"/>
+      <c r="C101" s="28"/>
+      <c r="D101" s="28"/>
+      <c r="E101" s="28"/>
+      <c r="F101" s="59"/>
+      <c r="G101" s="28"/>
+      <c r="H101" s="28"/>
+      <c r="I101" s="60"/>
+      <c r="J101" s="60"/>
+      <c r="K101" s="59"/>
     </row>
     <row r="102" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A102" s="47"/>
-[...9 lines deleted...]
-      <c r="K102" s="49"/>
+      <c r="A102" s="27"/>
+      <c r="B102" s="28"/>
+      <c r="C102" s="28"/>
+      <c r="D102" s="28"/>
+      <c r="E102" s="28"/>
+      <c r="F102" s="59"/>
+      <c r="G102" s="28"/>
+      <c r="H102" s="28"/>
+      <c r="I102" s="60"/>
+      <c r="J102" s="60"/>
+      <c r="K102" s="59"/>
     </row>
     <row r="103" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A103" s="47"/>
-[...9 lines deleted...]
-      <c r="K103" s="49"/>
+      <c r="A103" s="27"/>
+      <c r="B103" s="28"/>
+      <c r="C103" s="28"/>
+      <c r="D103" s="28"/>
+      <c r="E103" s="28"/>
+      <c r="F103" s="59"/>
+      <c r="G103" s="28"/>
+      <c r="H103" s="28"/>
+      <c r="I103" s="60"/>
+      <c r="J103" s="60"/>
+      <c r="K103" s="59"/>
     </row>
     <row r="104" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A104" s="47"/>
-[...9 lines deleted...]
-      <c r="K104" s="49"/>
+      <c r="A104" s="27"/>
+      <c r="B104" s="28"/>
+      <c r="C104" s="28"/>
+      <c r="D104" s="28"/>
+      <c r="E104" s="28"/>
+      <c r="F104" s="59"/>
+      <c r="G104" s="28"/>
+      <c r="H104" s="28"/>
+      <c r="I104" s="60"/>
+      <c r="J104" s="60"/>
+      <c r="K104" s="59"/>
     </row>
     <row r="105" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A105" s="47"/>
-[...9 lines deleted...]
-      <c r="K105" s="49"/>
+      <c r="A105" s="27"/>
+      <c r="B105" s="28"/>
+      <c r="C105" s="28"/>
+      <c r="D105" s="28"/>
+      <c r="E105" s="28"/>
+      <c r="F105" s="59"/>
+      <c r="G105" s="28"/>
+      <c r="H105" s="28"/>
+      <c r="I105" s="60"/>
+      <c r="J105" s="60"/>
+      <c r="K105" s="59"/>
     </row>
     <row r="106" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A106" s="47"/>
-[...9 lines deleted...]
-      <c r="K106" s="49"/>
+      <c r="A106" s="27"/>
+      <c r="B106" s="28"/>
+      <c r="C106" s="28"/>
+      <c r="D106" s="28"/>
+      <c r="E106" s="28"/>
+      <c r="F106" s="59"/>
+      <c r="G106" s="28"/>
+      <c r="H106" s="28"/>
+      <c r="I106" s="60"/>
+      <c r="J106" s="60"/>
+      <c r="K106" s="59"/>
     </row>
     <row r="107" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A107" s="47"/>
-[...9 lines deleted...]
-      <c r="K107" s="49"/>
+      <c r="A107" s="27"/>
+      <c r="B107" s="28"/>
+      <c r="C107" s="28"/>
+      <c r="D107" s="28"/>
+      <c r="E107" s="28"/>
+      <c r="F107" s="59"/>
+      <c r="G107" s="28"/>
+      <c r="H107" s="28"/>
+      <c r="I107" s="60"/>
+      <c r="J107" s="60"/>
+      <c r="K107" s="59"/>
     </row>
     <row r="108" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A108" s="47"/>
-[...9 lines deleted...]
-      <c r="K108" s="49"/>
+      <c r="A108" s="27"/>
+      <c r="B108" s="28"/>
+      <c r="C108" s="28"/>
+      <c r="D108" s="28"/>
+      <c r="E108" s="28"/>
+      <c r="F108" s="59"/>
+      <c r="G108" s="28"/>
+      <c r="H108" s="28"/>
+      <c r="I108" s="60"/>
+      <c r="J108" s="60"/>
+      <c r="K108" s="59"/>
     </row>
     <row r="109" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A109" s="47"/>
-[...9 lines deleted...]
-      <c r="K109" s="49"/>
+      <c r="A109" s="27"/>
+      <c r="B109" s="28"/>
+      <c r="C109" s="28"/>
+      <c r="D109" s="28"/>
+      <c r="E109" s="28"/>
+      <c r="F109" s="59"/>
+      <c r="G109" s="28"/>
+      <c r="H109" s="28"/>
+      <c r="I109" s="60"/>
+      <c r="J109" s="60"/>
+      <c r="K109" s="59"/>
     </row>
     <row r="110" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A110" s="47"/>
-[...9 lines deleted...]
-      <c r="K110" s="49"/>
+      <c r="A110" s="27"/>
+      <c r="B110" s="28"/>
+      <c r="C110" s="28"/>
+      <c r="D110" s="28"/>
+      <c r="E110" s="28"/>
+      <c r="F110" s="59"/>
+      <c r="G110" s="28"/>
+      <c r="H110" s="28"/>
+      <c r="I110" s="60"/>
+      <c r="J110" s="60"/>
+      <c r="K110" s="59"/>
     </row>
     <row r="111" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A111" s="47"/>
-[...9 lines deleted...]
-      <c r="K111" s="49"/>
+      <c r="A111" s="27"/>
+      <c r="B111" s="28"/>
+      <c r="C111" s="28"/>
+      <c r="D111" s="28"/>
+      <c r="E111" s="28"/>
+      <c r="F111" s="59"/>
+      <c r="G111" s="28"/>
+      <c r="H111" s="28"/>
+      <c r="I111" s="60"/>
+      <c r="J111" s="60"/>
+      <c r="K111" s="59"/>
     </row>
     <row r="112" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A112" s="47"/>
-[...9 lines deleted...]
-      <c r="K112" s="49"/>
+      <c r="A112" s="27"/>
+      <c r="B112" s="28"/>
+      <c r="C112" s="28"/>
+      <c r="D112" s="28"/>
+      <c r="E112" s="28"/>
+      <c r="F112" s="59"/>
+      <c r="G112" s="28"/>
+      <c r="H112" s="28"/>
+      <c r="I112" s="60"/>
+      <c r="J112" s="60"/>
+      <c r="K112" s="59"/>
     </row>
     <row r="113" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A113" s="47"/>
-[...9 lines deleted...]
-      <c r="K113" s="49"/>
+      <c r="A113" s="27"/>
+      <c r="B113" s="28"/>
+      <c r="C113" s="28"/>
+      <c r="D113" s="28"/>
+      <c r="E113" s="28"/>
+      <c r="F113" s="59"/>
+      <c r="G113" s="28"/>
+      <c r="H113" s="28"/>
+      <c r="I113" s="60"/>
+      <c r="J113" s="60"/>
+      <c r="K113" s="59"/>
     </row>
     <row r="114" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A114" s="47"/>
-[...9 lines deleted...]
-      <c r="K114" s="49"/>
+      <c r="A114" s="27"/>
+      <c r="B114" s="28"/>
+      <c r="C114" s="28"/>
+      <c r="D114" s="28"/>
+      <c r="E114" s="28"/>
+      <c r="F114" s="59"/>
+      <c r="G114" s="28"/>
+      <c r="H114" s="28"/>
+      <c r="I114" s="60"/>
+      <c r="J114" s="60"/>
+      <c r="K114" s="59"/>
     </row>
     <row r="115" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A115" s="47"/>
-[...9 lines deleted...]
-      <c r="K115" s="49"/>
+      <c r="A115" s="27"/>
+      <c r="B115" s="28"/>
+      <c r="C115" s="28"/>
+      <c r="D115" s="28"/>
+      <c r="E115" s="28"/>
+      <c r="F115" s="59"/>
+      <c r="G115" s="28"/>
+      <c r="H115" s="28"/>
+      <c r="I115" s="60"/>
+      <c r="J115" s="60"/>
+      <c r="K115" s="59"/>
     </row>
     <row r="116" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A116" s="47"/>
-[...9 lines deleted...]
-      <c r="K116" s="49"/>
+      <c r="A116" s="27"/>
+      <c r="B116" s="28"/>
+      <c r="C116" s="28"/>
+      <c r="D116" s="28"/>
+      <c r="E116" s="28"/>
+      <c r="F116" s="59"/>
+      <c r="G116" s="28"/>
+      <c r="H116" s="28"/>
+      <c r="I116" s="60"/>
+      <c r="J116" s="60"/>
+      <c r="K116" s="59"/>
     </row>
     <row r="117" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A117" s="47"/>
-[...9 lines deleted...]
-      <c r="K117" s="49"/>
+      <c r="A117" s="27"/>
+      <c r="B117" s="28"/>
+      <c r="C117" s="28"/>
+      <c r="D117" s="28"/>
+      <c r="E117" s="28"/>
+      <c r="F117" s="59"/>
+      <c r="G117" s="28"/>
+      <c r="H117" s="28"/>
+      <c r="I117" s="60"/>
+      <c r="J117" s="60"/>
+      <c r="K117" s="59"/>
     </row>
     <row r="118" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A118" s="47"/>
-[...9 lines deleted...]
-      <c r="K118" s="49"/>
+      <c r="A118" s="27"/>
+      <c r="B118" s="28"/>
+      <c r="C118" s="28"/>
+      <c r="D118" s="28"/>
+      <c r="E118" s="28"/>
+      <c r="F118" s="59"/>
+      <c r="G118" s="28"/>
+      <c r="H118" s="28"/>
+      <c r="I118" s="60"/>
+      <c r="J118" s="60"/>
+      <c r="K118" s="59"/>
     </row>
     <row r="119" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A119" s="47"/>
-[...9 lines deleted...]
-      <c r="K119" s="49"/>
+      <c r="A119" s="27"/>
+      <c r="B119" s="28"/>
+      <c r="C119" s="28"/>
+      <c r="D119" s="28"/>
+      <c r="E119" s="28"/>
+      <c r="F119" s="59"/>
+      <c r="G119" s="28"/>
+      <c r="H119" s="28"/>
+      <c r="I119" s="60"/>
+      <c r="J119" s="60"/>
+      <c r="K119" s="59"/>
     </row>
     <row r="120" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A120" s="47"/>
-[...9 lines deleted...]
-      <c r="K120" s="49"/>
+      <c r="A120" s="27"/>
+      <c r="B120" s="28"/>
+      <c r="C120" s="28"/>
+      <c r="D120" s="28"/>
+      <c r="E120" s="28"/>
+      <c r="F120" s="59"/>
+      <c r="G120" s="28"/>
+      <c r="H120" s="28"/>
+      <c r="I120" s="60"/>
+      <c r="J120" s="60"/>
+      <c r="K120" s="59"/>
     </row>
     <row r="121" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A121" s="47"/>
-[...9 lines deleted...]
-      <c r="K121" s="49"/>
+      <c r="A121" s="27"/>
+      <c r="B121" s="28"/>
+      <c r="C121" s="28"/>
+      <c r="D121" s="28"/>
+      <c r="E121" s="28"/>
+      <c r="F121" s="59"/>
+      <c r="G121" s="28"/>
+      <c r="H121" s="28"/>
+      <c r="I121" s="60"/>
+      <c r="J121" s="60"/>
+      <c r="K121" s="59"/>
     </row>
     <row r="122" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A122" s="47"/>
-[...9 lines deleted...]
-      <c r="K122" s="49"/>
+      <c r="A122" s="27"/>
+      <c r="B122" s="28"/>
+      <c r="C122" s="28"/>
+      <c r="D122" s="28"/>
+      <c r="E122" s="28"/>
+      <c r="F122" s="59"/>
+      <c r="G122" s="28"/>
+      <c r="H122" s="28"/>
+      <c r="I122" s="60"/>
+      <c r="J122" s="60"/>
+      <c r="K122" s="59"/>
     </row>
     <row r="123" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A123" s="47"/>
-[...9 lines deleted...]
-      <c r="K123" s="49"/>
+      <c r="A123" s="27"/>
+      <c r="B123" s="28"/>
+      <c r="C123" s="28"/>
+      <c r="D123" s="28"/>
+      <c r="E123" s="28"/>
+      <c r="F123" s="59"/>
+      <c r="G123" s="28"/>
+      <c r="H123" s="28"/>
+      <c r="I123" s="60"/>
+      <c r="J123" s="60"/>
+      <c r="K123" s="59"/>
     </row>
     <row r="124" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A124" s="47"/>
-[...9 lines deleted...]
-      <c r="K124" s="49"/>
+      <c r="A124" s="27"/>
+      <c r="B124" s="28"/>
+      <c r="C124" s="28"/>
+      <c r="D124" s="28"/>
+      <c r="E124" s="28"/>
+      <c r="F124" s="59"/>
+      <c r="G124" s="28"/>
+      <c r="H124" s="28"/>
+      <c r="I124" s="60"/>
+      <c r="J124" s="60"/>
+      <c r="K124" s="59"/>
     </row>
     <row r="125" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A125" s="47"/>
-[...9 lines deleted...]
-      <c r="K125" s="49"/>
+      <c r="A125" s="27"/>
+      <c r="B125" s="28"/>
+      <c r="C125" s="28"/>
+      <c r="D125" s="28"/>
+      <c r="E125" s="28"/>
+      <c r="F125" s="59"/>
+      <c r="G125" s="28"/>
+      <c r="H125" s="28"/>
+      <c r="I125" s="60"/>
+      <c r="J125" s="60"/>
+      <c r="K125" s="59"/>
     </row>
     <row r="126" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A126" s="47"/>
-[...9 lines deleted...]
-      <c r="K126" s="49"/>
+      <c r="A126" s="27"/>
+      <c r="B126" s="28"/>
+      <c r="C126" s="28"/>
+      <c r="D126" s="28"/>
+      <c r="E126" s="28"/>
+      <c r="F126" s="59"/>
+      <c r="G126" s="28"/>
+      <c r="H126" s="28"/>
+      <c r="I126" s="60"/>
+      <c r="J126" s="60"/>
+      <c r="K126" s="59"/>
     </row>
     <row r="127" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A127" s="47"/>
-[...9 lines deleted...]
-      <c r="K127" s="49"/>
+      <c r="A127" s="27"/>
+      <c r="B127" s="28"/>
+      <c r="C127" s="28"/>
+      <c r="D127" s="28"/>
+      <c r="E127" s="28"/>
+      <c r="F127" s="59"/>
+      <c r="G127" s="28"/>
+      <c r="H127" s="28"/>
+      <c r="I127" s="60"/>
+      <c r="J127" s="60"/>
+      <c r="K127" s="59"/>
     </row>
     <row r="128" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A128" s="47"/>
-[...9 lines deleted...]
-      <c r="K128" s="49"/>
+      <c r="A128" s="27"/>
+      <c r="B128" s="28"/>
+      <c r="C128" s="28"/>
+      <c r="D128" s="28"/>
+      <c r="E128" s="28"/>
+      <c r="F128" s="59"/>
+      <c r="G128" s="28"/>
+      <c r="H128" s="28"/>
+      <c r="I128" s="60"/>
+      <c r="J128" s="60"/>
+      <c r="K128" s="59"/>
     </row>
     <row r="129" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A129" s="47"/>
-[...9 lines deleted...]
-      <c r="K129" s="49"/>
+      <c r="A129" s="27"/>
+      <c r="B129" s="28"/>
+      <c r="C129" s="28"/>
+      <c r="D129" s="28"/>
+      <c r="E129" s="28"/>
+      <c r="F129" s="59"/>
+      <c r="G129" s="28"/>
+      <c r="H129" s="28"/>
+      <c r="I129" s="60"/>
+      <c r="J129" s="60"/>
+      <c r="K129" s="59"/>
     </row>
     <row r="130" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A130" s="47"/>
-[...9 lines deleted...]
-      <c r="K130" s="49"/>
+      <c r="A130" s="27"/>
+      <c r="B130" s="28"/>
+      <c r="C130" s="28"/>
+      <c r="D130" s="28"/>
+      <c r="E130" s="28"/>
+      <c r="F130" s="59"/>
+      <c r="G130" s="28"/>
+      <c r="H130" s="28"/>
+      <c r="I130" s="60"/>
+      <c r="J130" s="60"/>
+      <c r="K130" s="59"/>
     </row>
     <row r="131" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A131" s="47"/>
-[...9 lines deleted...]
-      <c r="K131" s="49"/>
+      <c r="A131" s="27"/>
+      <c r="B131" s="28"/>
+      <c r="C131" s="28"/>
+      <c r="D131" s="28"/>
+      <c r="E131" s="28"/>
+      <c r="F131" s="59"/>
+      <c r="G131" s="28"/>
+      <c r="H131" s="28"/>
+      <c r="I131" s="60"/>
+      <c r="J131" s="60"/>
+      <c r="K131" s="59"/>
     </row>
     <row r="132" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A132" s="47"/>
-[...9 lines deleted...]
-      <c r="K132" s="49"/>
+      <c r="A132" s="27"/>
+      <c r="B132" s="28"/>
+      <c r="C132" s="28"/>
+      <c r="D132" s="28"/>
+      <c r="E132" s="28"/>
+      <c r="F132" s="59"/>
+      <c r="G132" s="28"/>
+      <c r="H132" s="28"/>
+      <c r="I132" s="60"/>
+      <c r="J132" s="60"/>
+      <c r="K132" s="59"/>
     </row>
     <row r="133" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A133" s="47"/>
-[...9 lines deleted...]
-      <c r="K133" s="49"/>
+      <c r="A133" s="27"/>
+      <c r="B133" s="28"/>
+      <c r="C133" s="28"/>
+      <c r="D133" s="28"/>
+      <c r="E133" s="28"/>
+      <c r="F133" s="59"/>
+      <c r="G133" s="28"/>
+      <c r="H133" s="28"/>
+      <c r="I133" s="60"/>
+      <c r="J133" s="60"/>
+      <c r="K133" s="59"/>
     </row>
     <row r="134" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A134" s="47"/>
-[...9 lines deleted...]
-      <c r="K134" s="49"/>
+      <c r="A134" s="27"/>
+      <c r="B134" s="28"/>
+      <c r="C134" s="28"/>
+      <c r="D134" s="28"/>
+      <c r="E134" s="28"/>
+      <c r="F134" s="59"/>
+      <c r="G134" s="28"/>
+      <c r="H134" s="28"/>
+      <c r="I134" s="60"/>
+      <c r="J134" s="60"/>
+      <c r="K134" s="59"/>
     </row>
     <row r="135" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A135" s="47"/>
-[...9 lines deleted...]
-      <c r="K135" s="49"/>
+      <c r="A135" s="27"/>
+      <c r="B135" s="28"/>
+      <c r="C135" s="28"/>
+      <c r="D135" s="28"/>
+      <c r="E135" s="28"/>
+      <c r="F135" s="59"/>
+      <c r="G135" s="28"/>
+      <c r="H135" s="28"/>
+      <c r="I135" s="60"/>
+      <c r="J135" s="60"/>
+      <c r="K135" s="59"/>
     </row>
     <row r="136" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A136" s="47"/>
-[...9 lines deleted...]
-      <c r="K136" s="49"/>
+      <c r="A136" s="27"/>
+      <c r="B136" s="28"/>
+      <c r="C136" s="28"/>
+      <c r="D136" s="28"/>
+      <c r="E136" s="28"/>
+      <c r="F136" s="59"/>
+      <c r="G136" s="28"/>
+      <c r="H136" s="28"/>
+      <c r="I136" s="60"/>
+      <c r="J136" s="60"/>
+      <c r="K136" s="59"/>
     </row>
     <row r="137" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A137" s="47"/>
-[...9 lines deleted...]
-      <c r="K137" s="49"/>
+      <c r="A137" s="27"/>
+      <c r="B137" s="28"/>
+      <c r="C137" s="28"/>
+      <c r="D137" s="28"/>
+      <c r="E137" s="28"/>
+      <c r="F137" s="59"/>
+      <c r="G137" s="28"/>
+      <c r="H137" s="28"/>
+      <c r="I137" s="60"/>
+      <c r="J137" s="60"/>
+      <c r="K137" s="59"/>
     </row>
     <row r="138" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A138" s="47"/>
-[...9 lines deleted...]
-      <c r="K138" s="49"/>
+      <c r="A138" s="27"/>
+      <c r="B138" s="28"/>
+      <c r="C138" s="28"/>
+      <c r="D138" s="28"/>
+      <c r="E138" s="28"/>
+      <c r="F138" s="59"/>
+      <c r="G138" s="28"/>
+      <c r="H138" s="28"/>
+      <c r="I138" s="60"/>
+      <c r="J138" s="60"/>
+      <c r="K138" s="59"/>
     </row>
     <row r="139" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A139" s="47"/>
-[...9 lines deleted...]
-      <c r="K139" s="49"/>
+      <c r="A139" s="27"/>
+      <c r="B139" s="28"/>
+      <c r="C139" s="28"/>
+      <c r="D139" s="28"/>
+      <c r="E139" s="28"/>
+      <c r="F139" s="59"/>
+      <c r="G139" s="28"/>
+      <c r="H139" s="28"/>
+      <c r="I139" s="60"/>
+      <c r="J139" s="60"/>
+      <c r="K139" s="59"/>
     </row>
     <row r="140" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A140" s="47"/>
-[...9 lines deleted...]
-      <c r="K140" s="49"/>
+      <c r="A140" s="27"/>
+      <c r="B140" s="28"/>
+      <c r="C140" s="28"/>
+      <c r="D140" s="28"/>
+      <c r="E140" s="28"/>
+      <c r="F140" s="59"/>
+      <c r="G140" s="28"/>
+      <c r="H140" s="28"/>
+      <c r="I140" s="60"/>
+      <c r="J140" s="60"/>
+      <c r="K140" s="59"/>
     </row>
     <row r="141" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A141" s="47"/>
-[...9 lines deleted...]
-      <c r="K141" s="49"/>
+      <c r="A141" s="27"/>
+      <c r="B141" s="28"/>
+      <c r="C141" s="28"/>
+      <c r="D141" s="28"/>
+      <c r="E141" s="28"/>
+      <c r="F141" s="59"/>
+      <c r="G141" s="28"/>
+      <c r="H141" s="28"/>
+      <c r="I141" s="60"/>
+      <c r="J141" s="60"/>
+      <c r="K141" s="59"/>
     </row>
     <row r="142" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A142" s="47"/>
-[...9 lines deleted...]
-      <c r="K142" s="49"/>
+      <c r="A142" s="27"/>
+      <c r="B142" s="28"/>
+      <c r="C142" s="28"/>
+      <c r="D142" s="28"/>
+      <c r="E142" s="28"/>
+      <c r="F142" s="59"/>
+      <c r="G142" s="28"/>
+      <c r="H142" s="28"/>
+      <c r="I142" s="60"/>
+      <c r="J142" s="60"/>
+      <c r="K142" s="59"/>
     </row>
     <row r="143" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A143" s="47"/>
-[...9 lines deleted...]
-      <c r="K143" s="49"/>
+      <c r="A143" s="27"/>
+      <c r="B143" s="28"/>
+      <c r="C143" s="28"/>
+      <c r="D143" s="28"/>
+      <c r="E143" s="28"/>
+      <c r="F143" s="59"/>
+      <c r="G143" s="28"/>
+      <c r="H143" s="28"/>
+      <c r="I143" s="60"/>
+      <c r="J143" s="60"/>
+      <c r="K143" s="59"/>
     </row>
     <row r="144" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A144" s="47"/>
-[...9 lines deleted...]
-      <c r="K144" s="49"/>
+      <c r="A144" s="27"/>
+      <c r="B144" s="28"/>
+      <c r="C144" s="28"/>
+      <c r="D144" s="28"/>
+      <c r="E144" s="28"/>
+      <c r="F144" s="59"/>
+      <c r="G144" s="28"/>
+      <c r="H144" s="28"/>
+      <c r="I144" s="60"/>
+      <c r="J144" s="60"/>
+      <c r="K144" s="59"/>
     </row>
     <row r="145" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A145" s="47"/>
-[...9 lines deleted...]
-      <c r="K145" s="49"/>
+      <c r="A145" s="27"/>
+      <c r="B145" s="28"/>
+      <c r="C145" s="28"/>
+      <c r="D145" s="28"/>
+      <c r="E145" s="28"/>
+      <c r="F145" s="59"/>
+      <c r="G145" s="28"/>
+      <c r="H145" s="28"/>
+      <c r="I145" s="60"/>
+      <c r="J145" s="60"/>
+      <c r="K145" s="59"/>
     </row>
     <row r="146" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A146" s="47"/>
-[...9 lines deleted...]
-      <c r="K146" s="49"/>
+      <c r="A146" s="27"/>
+      <c r="B146" s="28"/>
+      <c r="C146" s="28"/>
+      <c r="D146" s="28"/>
+      <c r="E146" s="28"/>
+      <c r="F146" s="59"/>
+      <c r="G146" s="28"/>
+      <c r="H146" s="28"/>
+      <c r="I146" s="60"/>
+      <c r="J146" s="60"/>
+      <c r="K146" s="59"/>
     </row>
     <row r="147" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A147" s="47"/>
-[...9 lines deleted...]
-      <c r="K147" s="49"/>
+      <c r="A147" s="27"/>
+      <c r="B147" s="28"/>
+      <c r="C147" s="28"/>
+      <c r="D147" s="28"/>
+      <c r="E147" s="28"/>
+      <c r="F147" s="59"/>
+      <c r="G147" s="28"/>
+      <c r="H147" s="28"/>
+      <c r="I147" s="60"/>
+      <c r="J147" s="60"/>
+      <c r="K147" s="59"/>
     </row>
     <row r="148" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A148" s="47"/>
-[...9 lines deleted...]
-      <c r="K148" s="49"/>
+      <c r="A148" s="27"/>
+      <c r="B148" s="28"/>
+      <c r="C148" s="28"/>
+      <c r="D148" s="28"/>
+      <c r="E148" s="28"/>
+      <c r="F148" s="59"/>
+      <c r="G148" s="28"/>
+      <c r="H148" s="28"/>
+      <c r="I148" s="60"/>
+      <c r="J148" s="60"/>
+      <c r="K148" s="59"/>
     </row>
     <row r="149" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A149" s="47"/>
-[...9 lines deleted...]
-      <c r="K149" s="49"/>
+      <c r="A149" s="27"/>
+      <c r="B149" s="28"/>
+      <c r="C149" s="28"/>
+      <c r="D149" s="28"/>
+      <c r="E149" s="28"/>
+      <c r="F149" s="59"/>
+      <c r="G149" s="28"/>
+      <c r="H149" s="28"/>
+      <c r="I149" s="60"/>
+      <c r="J149" s="60"/>
+      <c r="K149" s="59"/>
     </row>
     <row r="150" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A150" s="47"/>
-[...9 lines deleted...]
-      <c r="K150" s="49"/>
+      <c r="A150" s="27"/>
+      <c r="B150" s="28"/>
+      <c r="C150" s="28"/>
+      <c r="D150" s="28"/>
+      <c r="E150" s="28"/>
+      <c r="F150" s="59"/>
+      <c r="G150" s="28"/>
+      <c r="H150" s="28"/>
+      <c r="I150" s="60"/>
+      <c r="J150" s="60"/>
+      <c r="K150" s="59"/>
     </row>
     <row r="151" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A151" s="47"/>
-[...9 lines deleted...]
-      <c r="K151" s="49"/>
+      <c r="A151" s="27"/>
+      <c r="B151" s="28"/>
+      <c r="C151" s="28"/>
+      <c r="D151" s="28"/>
+      <c r="E151" s="28"/>
+      <c r="F151" s="59"/>
+      <c r="G151" s="28"/>
+      <c r="H151" s="28"/>
+      <c r="I151" s="60"/>
+      <c r="J151" s="60"/>
+      <c r="K151" s="59"/>
     </row>
     <row r="152" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A152" s="47"/>
-[...9 lines deleted...]
-      <c r="K152" s="49"/>
+      <c r="A152" s="27"/>
+      <c r="B152" s="28"/>
+      <c r="C152" s="28"/>
+      <c r="D152" s="28"/>
+      <c r="E152" s="28"/>
+      <c r="F152" s="59"/>
+      <c r="G152" s="28"/>
+      <c r="H152" s="28"/>
+      <c r="I152" s="60"/>
+      <c r="J152" s="60"/>
+      <c r="K152" s="59"/>
     </row>
     <row r="153" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A153" s="47"/>
-[...9 lines deleted...]
-      <c r="K153" s="49"/>
+      <c r="A153" s="27"/>
+      <c r="B153" s="28"/>
+      <c r="C153" s="28"/>
+      <c r="D153" s="28"/>
+      <c r="E153" s="28"/>
+      <c r="F153" s="59"/>
+      <c r="G153" s="28"/>
+      <c r="H153" s="28"/>
+      <c r="I153" s="60"/>
+      <c r="J153" s="60"/>
+      <c r="K153" s="59"/>
     </row>
     <row r="154" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A154" s="47"/>
-[...9 lines deleted...]
-      <c r="K154" s="49"/>
+      <c r="A154" s="27"/>
+      <c r="B154" s="28"/>
+      <c r="C154" s="28"/>
+      <c r="D154" s="28"/>
+      <c r="E154" s="28"/>
+      <c r="F154" s="59"/>
+      <c r="G154" s="28"/>
+      <c r="H154" s="28"/>
+      <c r="I154" s="60"/>
+      <c r="J154" s="60"/>
+      <c r="K154" s="59"/>
     </row>
     <row r="155" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A155" s="47"/>
-[...9 lines deleted...]
-      <c r="K155" s="49"/>
+      <c r="A155" s="27"/>
+      <c r="B155" s="28"/>
+      <c r="C155" s="28"/>
+      <c r="D155" s="28"/>
+      <c r="E155" s="28"/>
+      <c r="F155" s="59"/>
+      <c r="G155" s="28"/>
+      <c r="H155" s="28"/>
+      <c r="I155" s="60"/>
+      <c r="J155" s="60"/>
+      <c r="K155" s="59"/>
     </row>
     <row r="156" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A156" s="47"/>
-[...9 lines deleted...]
-      <c r="K156" s="49"/>
+      <c r="A156" s="27"/>
+      <c r="B156" s="28"/>
+      <c r="C156" s="28"/>
+      <c r="D156" s="28"/>
+      <c r="E156" s="28"/>
+      <c r="F156" s="59"/>
+      <c r="G156" s="28"/>
+      <c r="H156" s="28"/>
+      <c r="I156" s="60"/>
+      <c r="J156" s="60"/>
+      <c r="K156" s="59"/>
     </row>
     <row r="157" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A157" s="47"/>
-[...9 lines deleted...]
-      <c r="K157" s="49"/>
+      <c r="A157" s="27"/>
+      <c r="B157" s="28"/>
+      <c r="C157" s="28"/>
+      <c r="D157" s="28"/>
+      <c r="E157" s="28"/>
+      <c r="F157" s="59"/>
+      <c r="G157" s="28"/>
+      <c r="H157" s="28"/>
+      <c r="I157" s="60"/>
+      <c r="J157" s="60"/>
+      <c r="K157" s="59"/>
     </row>
     <row r="158" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A158" s="47"/>
-[...9 lines deleted...]
-      <c r="K158" s="49"/>
+      <c r="A158" s="27"/>
+      <c r="B158" s="28"/>
+      <c r="C158" s="28"/>
+      <c r="D158" s="28"/>
+      <c r="E158" s="28"/>
+      <c r="F158" s="59"/>
+      <c r="G158" s="28"/>
+      <c r="H158" s="28"/>
+      <c r="I158" s="60"/>
+      <c r="J158" s="60"/>
+      <c r="K158" s="59"/>
     </row>
     <row r="159" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A159" s="47"/>
-[...9 lines deleted...]
-      <c r="K159" s="49"/>
+      <c r="A159" s="27"/>
+      <c r="B159" s="28"/>
+      <c r="C159" s="28"/>
+      <c r="D159" s="28"/>
+      <c r="E159" s="28"/>
+      <c r="F159" s="59"/>
+      <c r="G159" s="28"/>
+      <c r="H159" s="28"/>
+      <c r="I159" s="60"/>
+      <c r="J159" s="60"/>
+      <c r="K159" s="59"/>
     </row>
     <row r="160" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A160" s="47"/>
-[...9 lines deleted...]
-      <c r="K160" s="49"/>
+      <c r="A160" s="27"/>
+      <c r="B160" s="28"/>
+      <c r="C160" s="28"/>
+      <c r="D160" s="28"/>
+      <c r="E160" s="28"/>
+      <c r="F160" s="59"/>
+      <c r="G160" s="28"/>
+      <c r="H160" s="28"/>
+      <c r="I160" s="60"/>
+      <c r="J160" s="60"/>
+      <c r="K160" s="59"/>
     </row>
     <row r="161" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A161" s="47"/>
-[...9 lines deleted...]
-      <c r="K161" s="49"/>
+      <c r="A161" s="27"/>
+      <c r="B161" s="28"/>
+      <c r="C161" s="28"/>
+      <c r="D161" s="28"/>
+      <c r="E161" s="28"/>
+      <c r="F161" s="59"/>
+      <c r="G161" s="28"/>
+      <c r="H161" s="28"/>
+      <c r="I161" s="60"/>
+      <c r="J161" s="60"/>
+      <c r="K161" s="59"/>
     </row>
     <row r="162" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A162" s="47"/>
-[...9 lines deleted...]
-      <c r="K162" s="49"/>
+      <c r="A162" s="27"/>
+      <c r="B162" s="28"/>
+      <c r="C162" s="28"/>
+      <c r="D162" s="28"/>
+      <c r="E162" s="28"/>
+      <c r="F162" s="59"/>
+      <c r="G162" s="28"/>
+      <c r="H162" s="28"/>
+      <c r="I162" s="60"/>
+      <c r="J162" s="60"/>
+      <c r="K162" s="59"/>
     </row>
     <row r="163" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A163" s="47"/>
-[...9 lines deleted...]
-      <c r="K163" s="49"/>
+      <c r="A163" s="27"/>
+      <c r="B163" s="28"/>
+      <c r="C163" s="28"/>
+      <c r="D163" s="28"/>
+      <c r="E163" s="28"/>
+      <c r="F163" s="59"/>
+      <c r="G163" s="28"/>
+      <c r="H163" s="28"/>
+      <c r="I163" s="60"/>
+      <c r="J163" s="60"/>
+      <c r="K163" s="59"/>
     </row>
     <row r="164" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A164" s="47"/>
-[...9 lines deleted...]
-      <c r="K164" s="49"/>
+      <c r="A164" s="27"/>
+      <c r="B164" s="28"/>
+      <c r="C164" s="28"/>
+      <c r="D164" s="28"/>
+      <c r="E164" s="28"/>
+      <c r="F164" s="59"/>
+      <c r="G164" s="28"/>
+      <c r="H164" s="28"/>
+      <c r="I164" s="60"/>
+      <c r="J164" s="60"/>
+      <c r="K164" s="59"/>
     </row>
     <row r="165" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A165" s="47"/>
-[...9 lines deleted...]
-      <c r="K165" s="49"/>
+      <c r="A165" s="27"/>
+      <c r="B165" s="28"/>
+      <c r="C165" s="28"/>
+      <c r="D165" s="28"/>
+      <c r="E165" s="28"/>
+      <c r="F165" s="59"/>
+      <c r="G165" s="28"/>
+      <c r="H165" s="28"/>
+      <c r="I165" s="60"/>
+      <c r="J165" s="60"/>
+      <c r="K165" s="59"/>
     </row>
     <row r="166" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A166" s="47"/>
-[...9 lines deleted...]
-      <c r="K166" s="49"/>
+      <c r="A166" s="27"/>
+      <c r="B166" s="28"/>
+      <c r="C166" s="28"/>
+      <c r="D166" s="28"/>
+      <c r="E166" s="28"/>
+      <c r="F166" s="59"/>
+      <c r="G166" s="28"/>
+      <c r="H166" s="28"/>
+      <c r="I166" s="60"/>
+      <c r="J166" s="60"/>
+      <c r="K166" s="59"/>
     </row>
     <row r="167" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A167" s="47"/>
-[...9 lines deleted...]
-      <c r="K167" s="49"/>
+      <c r="A167" s="27"/>
+      <c r="B167" s="28"/>
+      <c r="C167" s="28"/>
+      <c r="D167" s="28"/>
+      <c r="E167" s="28"/>
+      <c r="F167" s="59"/>
+      <c r="G167" s="28"/>
+      <c r="H167" s="28"/>
+      <c r="I167" s="60"/>
+      <c r="J167" s="60"/>
+      <c r="K167" s="59"/>
     </row>
     <row r="168" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A168" s="47"/>
-[...9 lines deleted...]
-      <c r="K168" s="49"/>
+      <c r="A168" s="27"/>
+      <c r="B168" s="28"/>
+      <c r="C168" s="28"/>
+      <c r="D168" s="28"/>
+      <c r="E168" s="28"/>
+      <c r="F168" s="59"/>
+      <c r="G168" s="28"/>
+      <c r="H168" s="28"/>
+      <c r="I168" s="60"/>
+      <c r="J168" s="60"/>
+      <c r="K168" s="59"/>
     </row>
     <row r="169" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A169" s="47"/>
-[...9 lines deleted...]
-      <c r="K169" s="49"/>
+      <c r="A169" s="27"/>
+      <c r="B169" s="28"/>
+      <c r="C169" s="28"/>
+      <c r="D169" s="28"/>
+      <c r="E169" s="28"/>
+      <c r="F169" s="59"/>
+      <c r="G169" s="28"/>
+      <c r="H169" s="28"/>
+      <c r="I169" s="60"/>
+      <c r="J169" s="60"/>
+      <c r="K169" s="59"/>
     </row>
     <row r="170" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A170" s="47"/>
-[...9 lines deleted...]
-      <c r="K170" s="49"/>
+      <c r="A170" s="27"/>
+      <c r="B170" s="28"/>
+      <c r="C170" s="28"/>
+      <c r="D170" s="28"/>
+      <c r="E170" s="28"/>
+      <c r="F170" s="59"/>
+      <c r="G170" s="28"/>
+      <c r="H170" s="28"/>
+      <c r="I170" s="60"/>
+      <c r="J170" s="60"/>
+      <c r="K170" s="59"/>
     </row>
     <row r="171" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A171" s="47"/>
-[...9 lines deleted...]
-      <c r="K171" s="49"/>
+      <c r="A171" s="27"/>
+      <c r="B171" s="28"/>
+      <c r="C171" s="28"/>
+      <c r="D171" s="28"/>
+      <c r="E171" s="28"/>
+      <c r="F171" s="59"/>
+      <c r="G171" s="28"/>
+      <c r="H171" s="28"/>
+      <c r="I171" s="60"/>
+      <c r="J171" s="60"/>
+      <c r="K171" s="59"/>
     </row>
     <row r="172" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A172" s="47"/>
-[...9 lines deleted...]
-      <c r="K172" s="49"/>
+      <c r="A172" s="27"/>
+      <c r="B172" s="28"/>
+      <c r="C172" s="28"/>
+      <c r="D172" s="28"/>
+      <c r="E172" s="28"/>
+      <c r="F172" s="59"/>
+      <c r="G172" s="28"/>
+      <c r="H172" s="28"/>
+      <c r="I172" s="60"/>
+      <c r="J172" s="60"/>
+      <c r="K172" s="59"/>
     </row>
     <row r="173" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A173" s="47"/>
-[...9 lines deleted...]
-      <c r="K173" s="49"/>
+      <c r="A173" s="27"/>
+      <c r="B173" s="28"/>
+      <c r="C173" s="28"/>
+      <c r="D173" s="28"/>
+      <c r="E173" s="28"/>
+      <c r="F173" s="59"/>
+      <c r="G173" s="28"/>
+      <c r="H173" s="28"/>
+      <c r="I173" s="60"/>
+      <c r="J173" s="60"/>
+      <c r="K173" s="59"/>
     </row>
     <row r="174" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A174" s="47"/>
-[...9 lines deleted...]
-      <c r="K174" s="49"/>
+      <c r="A174" s="27"/>
+      <c r="B174" s="28"/>
+      <c r="C174" s="28"/>
+      <c r="D174" s="28"/>
+      <c r="E174" s="28"/>
+      <c r="F174" s="59"/>
+      <c r="G174" s="28"/>
+      <c r="H174" s="28"/>
+      <c r="I174" s="60"/>
+      <c r="J174" s="60"/>
+      <c r="K174" s="59"/>
     </row>
     <row r="175" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A175" s="47"/>
-[...9 lines deleted...]
-      <c r="K175" s="49"/>
+      <c r="A175" s="27"/>
+      <c r="B175" s="28"/>
+      <c r="C175" s="28"/>
+      <c r="D175" s="28"/>
+      <c r="E175" s="28"/>
+      <c r="F175" s="59"/>
+      <c r="G175" s="28"/>
+      <c r="H175" s="28"/>
+      <c r="I175" s="60"/>
+      <c r="J175" s="60"/>
+      <c r="K175" s="59"/>
     </row>
     <row r="176" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A176" s="47"/>
-[...9 lines deleted...]
-      <c r="K176" s="49"/>
+      <c r="A176" s="27"/>
+      <c r="B176" s="28"/>
+      <c r="C176" s="28"/>
+      <c r="D176" s="28"/>
+      <c r="E176" s="28"/>
+      <c r="F176" s="59"/>
+      <c r="G176" s="28"/>
+      <c r="H176" s="28"/>
+      <c r="I176" s="60"/>
+      <c r="J176" s="60"/>
+      <c r="K176" s="59"/>
     </row>
     <row r="177" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A177" s="47"/>
-[...9 lines deleted...]
-      <c r="K177" s="49"/>
+      <c r="A177" s="27"/>
+      <c r="B177" s="28"/>
+      <c r="C177" s="28"/>
+      <c r="D177" s="28"/>
+      <c r="E177" s="28"/>
+      <c r="F177" s="59"/>
+      <c r="G177" s="28"/>
+      <c r="H177" s="28"/>
+      <c r="I177" s="60"/>
+      <c r="J177" s="60"/>
+      <c r="K177" s="59"/>
     </row>
     <row r="178" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A178" s="47"/>
-[...9 lines deleted...]
-      <c r="K178" s="49"/>
+      <c r="A178" s="27"/>
+      <c r="B178" s="28"/>
+      <c r="C178" s="28"/>
+      <c r="D178" s="28"/>
+      <c r="E178" s="28"/>
+      <c r="F178" s="59"/>
+      <c r="G178" s="28"/>
+      <c r="H178" s="28"/>
+      <c r="I178" s="60"/>
+      <c r="J178" s="60"/>
+      <c r="K178" s="59"/>
     </row>
     <row r="179" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A179" s="47"/>
-[...9 lines deleted...]
-      <c r="K179" s="49"/>
+      <c r="A179" s="27"/>
+      <c r="B179" s="28"/>
+      <c r="C179" s="28"/>
+      <c r="D179" s="28"/>
+      <c r="E179" s="28"/>
+      <c r="F179" s="59"/>
+      <c r="G179" s="28"/>
+      <c r="H179" s="28"/>
+      <c r="I179" s="60"/>
+      <c r="J179" s="60"/>
+      <c r="K179" s="59"/>
     </row>
     <row r="180" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A180" s="47"/>
-[...9 lines deleted...]
-      <c r="K180" s="49"/>
+      <c r="A180" s="27"/>
+      <c r="B180" s="28"/>
+      <c r="C180" s="28"/>
+      <c r="D180" s="28"/>
+      <c r="E180" s="28"/>
+      <c r="F180" s="59"/>
+      <c r="G180" s="28"/>
+      <c r="H180" s="28"/>
+      <c r="I180" s="60"/>
+      <c r="J180" s="60"/>
+      <c r="K180" s="59"/>
     </row>
     <row r="181" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A181" s="47"/>
-[...9 lines deleted...]
-      <c r="K181" s="49"/>
+      <c r="A181" s="27"/>
+      <c r="B181" s="28"/>
+      <c r="C181" s="28"/>
+      <c r="D181" s="28"/>
+      <c r="E181" s="28"/>
+      <c r="F181" s="59"/>
+      <c r="G181" s="28"/>
+      <c r="H181" s="28"/>
+      <c r="I181" s="60"/>
+      <c r="J181" s="60"/>
+      <c r="K181" s="59"/>
     </row>
     <row r="182" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A182" s="47"/>
-[...9 lines deleted...]
-      <c r="K182" s="49"/>
+      <c r="A182" s="27"/>
+      <c r="B182" s="28"/>
+      <c r="C182" s="28"/>
+      <c r="D182" s="28"/>
+      <c r="E182" s="28"/>
+      <c r="F182" s="59"/>
+      <c r="G182" s="28"/>
+      <c r="H182" s="28"/>
+      <c r="I182" s="60"/>
+      <c r="J182" s="60"/>
+      <c r="K182" s="59"/>
     </row>
     <row r="183" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A183" s="47"/>
-[...9 lines deleted...]
-      <c r="K183" s="49"/>
+      <c r="A183" s="27"/>
+      <c r="B183" s="28"/>
+      <c r="C183" s="28"/>
+      <c r="D183" s="28"/>
+      <c r="E183" s="28"/>
+      <c r="F183" s="59"/>
+      <c r="G183" s="28"/>
+      <c r="H183" s="28"/>
+      <c r="I183" s="60"/>
+      <c r="J183" s="60"/>
+      <c r="K183" s="59"/>
     </row>
     <row r="184" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A184" s="47"/>
-[...9 lines deleted...]
-      <c r="K184" s="49"/>
+      <c r="A184" s="27"/>
+      <c r="B184" s="28"/>
+      <c r="C184" s="28"/>
+      <c r="D184" s="28"/>
+      <c r="E184" s="28"/>
+      <c r="F184" s="59"/>
+      <c r="G184" s="28"/>
+      <c r="H184" s="28"/>
+      <c r="I184" s="60"/>
+      <c r="J184" s="60"/>
+      <c r="K184" s="59"/>
     </row>
     <row r="185" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A185" s="47"/>
-[...9 lines deleted...]
-      <c r="K185" s="49"/>
+      <c r="A185" s="27"/>
+      <c r="B185" s="28"/>
+      <c r="C185" s="28"/>
+      <c r="D185" s="28"/>
+      <c r="E185" s="28"/>
+      <c r="F185" s="59"/>
+      <c r="G185" s="28"/>
+      <c r="H185" s="28"/>
+      <c r="I185" s="60"/>
+      <c r="J185" s="60"/>
+      <c r="K185" s="59"/>
     </row>
     <row r="186" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A186" s="47"/>
-[...9 lines deleted...]
-      <c r="K186" s="49"/>
+      <c r="A186" s="27"/>
+      <c r="B186" s="28"/>
+      <c r="C186" s="28"/>
+      <c r="D186" s="28"/>
+      <c r="E186" s="28"/>
+      <c r="F186" s="59"/>
+      <c r="G186" s="28"/>
+      <c r="H186" s="28"/>
+      <c r="I186" s="60"/>
+      <c r="J186" s="60"/>
+      <c r="K186" s="59"/>
     </row>
     <row r="187" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A187" s="47"/>
-[...9 lines deleted...]
-      <c r="K187" s="49"/>
+      <c r="A187" s="27"/>
+      <c r="B187" s="28"/>
+      <c r="C187" s="28"/>
+      <c r="D187" s="28"/>
+      <c r="E187" s="28"/>
+      <c r="F187" s="59"/>
+      <c r="G187" s="28"/>
+      <c r="H187" s="28"/>
+      <c r="I187" s="60"/>
+      <c r="J187" s="60"/>
+      <c r="K187" s="59"/>
     </row>
     <row r="188" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A188" s="47"/>
-[...9 lines deleted...]
-      <c r="K188" s="49"/>
+      <c r="A188" s="27"/>
+      <c r="B188" s="28"/>
+      <c r="C188" s="28"/>
+      <c r="D188" s="28"/>
+      <c r="E188" s="28"/>
+      <c r="F188" s="59"/>
+      <c r="G188" s="28"/>
+      <c r="H188" s="28"/>
+      <c r="I188" s="60"/>
+      <c r="J188" s="60"/>
+      <c r="K188" s="59"/>
     </row>
     <row r="189" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A189" s="47"/>
-[...9 lines deleted...]
-      <c r="K189" s="49"/>
+      <c r="A189" s="27"/>
+      <c r="B189" s="28"/>
+      <c r="C189" s="28"/>
+      <c r="D189" s="28"/>
+      <c r="E189" s="28"/>
+      <c r="F189" s="59"/>
+      <c r="G189" s="28"/>
+      <c r="H189" s="28"/>
+      <c r="I189" s="60"/>
+      <c r="J189" s="60"/>
+      <c r="K189" s="59"/>
     </row>
     <row r="190" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A190" s="47"/>
-[...9 lines deleted...]
-      <c r="K190" s="49"/>
+      <c r="A190" s="27"/>
+      <c r="B190" s="28"/>
+      <c r="C190" s="28"/>
+      <c r="D190" s="28"/>
+      <c r="E190" s="28"/>
+      <c r="F190" s="59"/>
+      <c r="G190" s="28"/>
+      <c r="H190" s="28"/>
+      <c r="I190" s="60"/>
+      <c r="J190" s="60"/>
+      <c r="K190" s="59"/>
     </row>
     <row r="191" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A191" s="47"/>
-[...9 lines deleted...]
-      <c r="K191" s="49"/>
+      <c r="A191" s="27"/>
+      <c r="B191" s="28"/>
+      <c r="C191" s="28"/>
+      <c r="D191" s="28"/>
+      <c r="E191" s="28"/>
+      <c r="F191" s="59"/>
+      <c r="G191" s="28"/>
+      <c r="H191" s="28"/>
+      <c r="I191" s="60"/>
+      <c r="J191" s="60"/>
+      <c r="K191" s="59"/>
     </row>
     <row r="192" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A192" s="47"/>
-[...9 lines deleted...]
-      <c r="K192" s="49"/>
+      <c r="A192" s="27"/>
+      <c r="B192" s="28"/>
+      <c r="C192" s="28"/>
+      <c r="D192" s="28"/>
+      <c r="E192" s="28"/>
+      <c r="F192" s="59"/>
+      <c r="G192" s="28"/>
+      <c r="H192" s="28"/>
+      <c r="I192" s="60"/>
+      <c r="J192" s="60"/>
+      <c r="K192" s="59"/>
     </row>
     <row r="193" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A193" s="47"/>
-[...9 lines deleted...]
-      <c r="K193" s="49"/>
+      <c r="A193" s="27"/>
+      <c r="B193" s="28"/>
+      <c r="C193" s="28"/>
+      <c r="D193" s="28"/>
+      <c r="E193" s="28"/>
+      <c r="F193" s="59"/>
+      <c r="G193" s="28"/>
+      <c r="H193" s="28"/>
+      <c r="I193" s="60"/>
+      <c r="J193" s="60"/>
+      <c r="K193" s="59"/>
     </row>
     <row r="194" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A194" s="47"/>
-[...9 lines deleted...]
-      <c r="K194" s="49"/>
+      <c r="A194" s="27"/>
+      <c r="B194" s="28"/>
+      <c r="C194" s="28"/>
+      <c r="D194" s="28"/>
+      <c r="E194" s="28"/>
+      <c r="F194" s="59"/>
+      <c r="G194" s="28"/>
+      <c r="H194" s="28"/>
+      <c r="I194" s="60"/>
+      <c r="J194" s="60"/>
+      <c r="K194" s="59"/>
     </row>
     <row r="195" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A195" s="47"/>
-[...9 lines deleted...]
-      <c r="K195" s="49"/>
+      <c r="A195" s="27"/>
+      <c r="B195" s="28"/>
+      <c r="C195" s="28"/>
+      <c r="D195" s="28"/>
+      <c r="E195" s="28"/>
+      <c r="F195" s="59"/>
+      <c r="G195" s="28"/>
+      <c r="H195" s="28"/>
+      <c r="I195" s="60"/>
+      <c r="J195" s="60"/>
+      <c r="K195" s="59"/>
     </row>
     <row r="196" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A196" s="47"/>
-[...9 lines deleted...]
-      <c r="K196" s="49"/>
+      <c r="A196" s="27"/>
+      <c r="B196" s="28"/>
+      <c r="C196" s="28"/>
+      <c r="D196" s="28"/>
+      <c r="E196" s="28"/>
+      <c r="F196" s="59"/>
+      <c r="G196" s="28"/>
+      <c r="H196" s="28"/>
+      <c r="I196" s="60"/>
+      <c r="J196" s="60"/>
+      <c r="K196" s="59"/>
     </row>
     <row r="197" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A197" s="47"/>
-[...9 lines deleted...]
-      <c r="K197" s="49"/>
+      <c r="A197" s="27"/>
+      <c r="B197" s="28"/>
+      <c r="C197" s="28"/>
+      <c r="D197" s="28"/>
+      <c r="E197" s="28"/>
+      <c r="F197" s="59"/>
+      <c r="G197" s="28"/>
+      <c r="H197" s="28"/>
+      <c r="I197" s="60"/>
+      <c r="J197" s="60"/>
+      <c r="K197" s="59"/>
     </row>
     <row r="198" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A198" s="47"/>
-[...9 lines deleted...]
-      <c r="K198" s="49"/>
+      <c r="A198" s="27"/>
+      <c r="B198" s="28"/>
+      <c r="C198" s="28"/>
+      <c r="D198" s="28"/>
+      <c r="E198" s="28"/>
+      <c r="F198" s="59"/>
+      <c r="G198" s="28"/>
+      <c r="H198" s="28"/>
+      <c r="I198" s="60"/>
+      <c r="J198" s="60"/>
+      <c r="K198" s="59"/>
     </row>
     <row r="199" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A199" s="47"/>
-[...9 lines deleted...]
-      <c r="K199" s="49"/>
+      <c r="A199" s="27"/>
+      <c r="B199" s="28"/>
+      <c r="C199" s="28"/>
+      <c r="D199" s="28"/>
+      <c r="E199" s="28"/>
+      <c r="F199" s="59"/>
+      <c r="G199" s="28"/>
+      <c r="H199" s="28"/>
+      <c r="I199" s="60"/>
+      <c r="J199" s="60"/>
+      <c r="K199" s="59"/>
     </row>
     <row r="200" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A200" s="47"/>
-[...9 lines deleted...]
-      <c r="K200" s="49"/>
+      <c r="A200" s="27"/>
+      <c r="B200" s="28"/>
+      <c r="C200" s="28"/>
+      <c r="D200" s="28"/>
+      <c r="E200" s="28"/>
+      <c r="F200" s="59"/>
+      <c r="G200" s="28"/>
+      <c r="H200" s="28"/>
+      <c r="I200" s="60"/>
+      <c r="J200" s="60"/>
+      <c r="K200" s="59"/>
     </row>
     <row r="201" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A201" s="47"/>
-[...9 lines deleted...]
-      <c r="K201" s="49"/>
+      <c r="A201" s="27"/>
+      <c r="B201" s="28"/>
+      <c r="C201" s="28"/>
+      <c r="D201" s="28"/>
+      <c r="E201" s="28"/>
+      <c r="F201" s="59"/>
+      <c r="G201" s="28"/>
+      <c r="H201" s="28"/>
+      <c r="I201" s="60"/>
+      <c r="J201" s="60"/>
+      <c r="K201" s="59"/>
     </row>
     <row r="202" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A202" s="47"/>
-[...9 lines deleted...]
-      <c r="K202" s="49"/>
+      <c r="A202" s="27"/>
+      <c r="B202" s="28"/>
+      <c r="C202" s="28"/>
+      <c r="D202" s="28"/>
+      <c r="E202" s="28"/>
+      <c r="F202" s="59"/>
+      <c r="G202" s="28"/>
+      <c r="H202" s="28"/>
+      <c r="I202" s="60"/>
+      <c r="J202" s="60"/>
+      <c r="K202" s="59"/>
     </row>
     <row r="203" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A203" s="47"/>
-[...9 lines deleted...]
-      <c r="K203" s="49"/>
+      <c r="A203" s="27"/>
+      <c r="B203" s="28"/>
+      <c r="C203" s="28"/>
+      <c r="D203" s="28"/>
+      <c r="E203" s="28"/>
+      <c r="F203" s="59"/>
+      <c r="G203" s="28"/>
+      <c r="H203" s="28"/>
+      <c r="I203" s="60"/>
+      <c r="J203" s="60"/>
+      <c r="K203" s="59"/>
     </row>
     <row r="204" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A204" s="47"/>
-[...9 lines deleted...]
-      <c r="K204" s="49"/>
+      <c r="A204" s="27"/>
+      <c r="B204" s="28"/>
+      <c r="C204" s="28"/>
+      <c r="D204" s="28"/>
+      <c r="E204" s="28"/>
+      <c r="F204" s="59"/>
+      <c r="G204" s="28"/>
+      <c r="H204" s="28"/>
+      <c r="I204" s="60"/>
+      <c r="J204" s="60"/>
+      <c r="K204" s="59"/>
     </row>
     <row r="205" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A205" s="47"/>
-[...9 lines deleted...]
-      <c r="K205" s="49"/>
+      <c r="A205" s="27"/>
+      <c r="B205" s="28"/>
+      <c r="C205" s="28"/>
+      <c r="D205" s="28"/>
+      <c r="E205" s="28"/>
+      <c r="F205" s="59"/>
+      <c r="G205" s="28"/>
+      <c r="H205" s="28"/>
+      <c r="I205" s="60"/>
+      <c r="J205" s="60"/>
+      <c r="K205" s="59"/>
     </row>
     <row r="206" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A206" s="47"/>
-[...9 lines deleted...]
-      <c r="K206" s="49"/>
+      <c r="A206" s="27"/>
+      <c r="B206" s="28"/>
+      <c r="C206" s="28"/>
+      <c r="D206" s="28"/>
+      <c r="E206" s="28"/>
+      <c r="F206" s="59"/>
+      <c r="G206" s="28"/>
+      <c r="H206" s="28"/>
+      <c r="I206" s="60"/>
+      <c r="J206" s="60"/>
+      <c r="K206" s="59"/>
     </row>
     <row r="207" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A207" s="47"/>
-[...9 lines deleted...]
-      <c r="K207" s="49"/>
+      <c r="A207" s="27"/>
+      <c r="B207" s="28"/>
+      <c r="C207" s="28"/>
+      <c r="D207" s="28"/>
+      <c r="E207" s="28"/>
+      <c r="F207" s="59"/>
+      <c r="G207" s="28"/>
+      <c r="H207" s="28"/>
+      <c r="I207" s="60"/>
+      <c r="J207" s="60"/>
+      <c r="K207" s="59"/>
     </row>
     <row r="208" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A208" s="47"/>
-[...9 lines deleted...]
-      <c r="K208" s="49"/>
+      <c r="A208" s="27"/>
+      <c r="B208" s="28"/>
+      <c r="C208" s="28"/>
+      <c r="D208" s="28"/>
+      <c r="E208" s="28"/>
+      <c r="F208" s="59"/>
+      <c r="G208" s="28"/>
+      <c r="H208" s="28"/>
+      <c r="I208" s="60"/>
+      <c r="J208" s="60"/>
+      <c r="K208" s="59"/>
     </row>
     <row r="209" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A209" s="47"/>
-[...9 lines deleted...]
-      <c r="K209" s="49"/>
+      <c r="A209" s="27"/>
+      <c r="B209" s="28"/>
+      <c r="C209" s="28"/>
+      <c r="D209" s="28"/>
+      <c r="E209" s="28"/>
+      <c r="F209" s="59"/>
+      <c r="G209" s="28"/>
+      <c r="H209" s="28"/>
+      <c r="I209" s="60"/>
+      <c r="J209" s="60"/>
+      <c r="K209" s="59"/>
     </row>
     <row r="210" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A210" s="47"/>
-[...9 lines deleted...]
-      <c r="K210" s="49"/>
+      <c r="A210" s="27"/>
+      <c r="B210" s="28"/>
+      <c r="C210" s="28"/>
+      <c r="D210" s="28"/>
+      <c r="E210" s="28"/>
+      <c r="F210" s="59"/>
+      <c r="G210" s="28"/>
+      <c r="H210" s="28"/>
+      <c r="I210" s="60"/>
+      <c r="J210" s="60"/>
+      <c r="K210" s="59"/>
     </row>
     <row r="211" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A211" s="47"/>
-[...9 lines deleted...]
-      <c r="K211" s="49"/>
+      <c r="A211" s="27"/>
+      <c r="B211" s="28"/>
+      <c r="C211" s="28"/>
+      <c r="D211" s="28"/>
+      <c r="E211" s="28"/>
+      <c r="F211" s="59"/>
+      <c r="G211" s="28"/>
+      <c r="H211" s="28"/>
+      <c r="I211" s="60"/>
+      <c r="J211" s="60"/>
+      <c r="K211" s="59"/>
     </row>
     <row r="212" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A212" s="47"/>
-[...9 lines deleted...]
-      <c r="K212" s="49"/>
+      <c r="A212" s="27"/>
+      <c r="B212" s="28"/>
+      <c r="C212" s="28"/>
+      <c r="D212" s="28"/>
+      <c r="E212" s="28"/>
+      <c r="F212" s="59"/>
+      <c r="G212" s="28"/>
+      <c r="H212" s="28"/>
+      <c r="I212" s="60"/>
+      <c r="J212" s="60"/>
+      <c r="K212" s="59"/>
     </row>
     <row r="213" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A213" s="47"/>
-[...9 lines deleted...]
-      <c r="K213" s="49"/>
+      <c r="A213" s="27"/>
+      <c r="B213" s="28"/>
+      <c r="C213" s="28"/>
+      <c r="D213" s="28"/>
+      <c r="E213" s="28"/>
+      <c r="F213" s="59"/>
+      <c r="G213" s="28"/>
+      <c r="H213" s="28"/>
+      <c r="I213" s="60"/>
+      <c r="J213" s="60"/>
+      <c r="K213" s="59"/>
     </row>
     <row r="214" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A214" s="47"/>
-[...9 lines deleted...]
-      <c r="K214" s="49"/>
+      <c r="A214" s="27"/>
+      <c r="B214" s="28"/>
+      <c r="C214" s="28"/>
+      <c r="D214" s="28"/>
+      <c r="E214" s="28"/>
+      <c r="F214" s="59"/>
+      <c r="G214" s="28"/>
+      <c r="H214" s="28"/>
+      <c r="I214" s="60"/>
+      <c r="J214" s="60"/>
+      <c r="K214" s="59"/>
     </row>
     <row r="215" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A215" s="47"/>
-[...9 lines deleted...]
-      <c r="K215" s="49"/>
+      <c r="A215" s="27"/>
+      <c r="B215" s="28"/>
+      <c r="C215" s="28"/>
+      <c r="D215" s="28"/>
+      <c r="E215" s="28"/>
+      <c r="F215" s="59"/>
+      <c r="G215" s="28"/>
+      <c r="H215" s="28"/>
+      <c r="I215" s="60"/>
+      <c r="J215" s="60"/>
+      <c r="K215" s="59"/>
     </row>
     <row r="216" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A216" s="47"/>
-[...9 lines deleted...]
-      <c r="K216" s="49"/>
+      <c r="A216" s="27"/>
+      <c r="B216" s="28"/>
+      <c r="C216" s="28"/>
+      <c r="D216" s="28"/>
+      <c r="E216" s="28"/>
+      <c r="F216" s="59"/>
+      <c r="G216" s="28"/>
+      <c r="H216" s="28"/>
+      <c r="I216" s="60"/>
+      <c r="J216" s="60"/>
+      <c r="K216" s="59"/>
     </row>
     <row r="217" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A217" s="47"/>
-[...9 lines deleted...]
-      <c r="K217" s="49"/>
+      <c r="A217" s="27"/>
+      <c r="B217" s="28"/>
+      <c r="C217" s="28"/>
+      <c r="D217" s="28"/>
+      <c r="E217" s="28"/>
+      <c r="F217" s="59"/>
+      <c r="G217" s="28"/>
+      <c r="H217" s="28"/>
+      <c r="I217" s="60"/>
+      <c r="J217" s="60"/>
+      <c r="K217" s="59"/>
     </row>
     <row r="218" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A218" s="47"/>
-[...9 lines deleted...]
-      <c r="K218" s="49"/>
+      <c r="A218" s="27"/>
+      <c r="B218" s="28"/>
+      <c r="C218" s="28"/>
+      <c r="D218" s="28"/>
+      <c r="E218" s="28"/>
+      <c r="F218" s="59"/>
+      <c r="G218" s="28"/>
+      <c r="H218" s="28"/>
+      <c r="I218" s="60"/>
+      <c r="J218" s="60"/>
+      <c r="K218" s="59"/>
     </row>
     <row r="219" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A219" s="47"/>
-[...9 lines deleted...]
-      <c r="K219" s="49"/>
+      <c r="A219" s="27"/>
+      <c r="B219" s="28"/>
+      <c r="C219" s="28"/>
+      <c r="D219" s="28"/>
+      <c r="E219" s="28"/>
+      <c r="F219" s="59"/>
+      <c r="G219" s="28"/>
+      <c r="H219" s="28"/>
+      <c r="I219" s="60"/>
+      <c r="J219" s="60"/>
+      <c r="K219" s="59"/>
     </row>
     <row r="220" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A220" s="47"/>
-[...9 lines deleted...]
-      <c r="K220" s="49"/>
+      <c r="A220" s="27"/>
+      <c r="B220" s="28"/>
+      <c r="C220" s="28"/>
+      <c r="D220" s="28"/>
+      <c r="E220" s="28"/>
+      <c r="F220" s="59"/>
+      <c r="G220" s="28"/>
+      <c r="H220" s="28"/>
+      <c r="I220" s="60"/>
+      <c r="J220" s="60"/>
+      <c r="K220" s="59"/>
     </row>
     <row r="221" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A221" s="47"/>
-[...9 lines deleted...]
-      <c r="K221" s="49"/>
+      <c r="A221" s="27"/>
+      <c r="B221" s="28"/>
+      <c r="C221" s="28"/>
+      <c r="D221" s="28"/>
+      <c r="E221" s="28"/>
+      <c r="F221" s="59"/>
+      <c r="G221" s="28"/>
+      <c r="H221" s="28"/>
+      <c r="I221" s="60"/>
+      <c r="J221" s="60"/>
+      <c r="K221" s="59"/>
     </row>
     <row r="222" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A222" s="47"/>
-[...9 lines deleted...]
-      <c r="K222" s="49"/>
+      <c r="A222" s="27"/>
+      <c r="B222" s="28"/>
+      <c r="C222" s="28"/>
+      <c r="D222" s="28"/>
+      <c r="E222" s="28"/>
+      <c r="F222" s="59"/>
+      <c r="G222" s="28"/>
+      <c r="H222" s="28"/>
+      <c r="I222" s="60"/>
+      <c r="J222" s="60"/>
+      <c r="K222" s="59"/>
     </row>
     <row r="223" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A223" s="47"/>
-[...9 lines deleted...]
-      <c r="K223" s="49"/>
+      <c r="A223" s="27"/>
+      <c r="B223" s="28"/>
+      <c r="C223" s="28"/>
+      <c r="D223" s="28"/>
+      <c r="E223" s="28"/>
+      <c r="F223" s="59"/>
+      <c r="G223" s="28"/>
+      <c r="H223" s="28"/>
+      <c r="I223" s="60"/>
+      <c r="J223" s="60"/>
+      <c r="K223" s="59"/>
     </row>
     <row r="224" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A224" s="47"/>
-[...9 lines deleted...]
-      <c r="K224" s="49"/>
+      <c r="A224" s="27"/>
+      <c r="B224" s="28"/>
+      <c r="C224" s="28"/>
+      <c r="D224" s="28"/>
+      <c r="E224" s="28"/>
+      <c r="F224" s="59"/>
+      <c r="G224" s="28"/>
+      <c r="H224" s="28"/>
+      <c r="I224" s="60"/>
+      <c r="J224" s="60"/>
+      <c r="K224" s="59"/>
     </row>
     <row r="225" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A225" s="47"/>
-[...9 lines deleted...]
-      <c r="K225" s="49"/>
+      <c r="A225" s="27"/>
+      <c r="B225" s="28"/>
+      <c r="C225" s="28"/>
+      <c r="D225" s="28"/>
+      <c r="E225" s="28"/>
+      <c r="F225" s="59"/>
+      <c r="G225" s="28"/>
+      <c r="H225" s="28"/>
+      <c r="I225" s="60"/>
+      <c r="J225" s="60"/>
+      <c r="K225" s="59"/>
     </row>
     <row r="226" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A226" s="47"/>
-[...9 lines deleted...]
-      <c r="K226" s="49"/>
+      <c r="A226" s="27"/>
+      <c r="B226" s="28"/>
+      <c r="C226" s="28"/>
+      <c r="D226" s="28"/>
+      <c r="E226" s="28"/>
+      <c r="F226" s="59"/>
+      <c r="G226" s="28"/>
+      <c r="H226" s="28"/>
+      <c r="I226" s="60"/>
+      <c r="J226" s="60"/>
+      <c r="K226" s="59"/>
     </row>
     <row r="227" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A227" s="47"/>
-[...9 lines deleted...]
-      <c r="K227" s="49"/>
+      <c r="A227" s="27"/>
+      <c r="B227" s="28"/>
+      <c r="C227" s="28"/>
+      <c r="D227" s="28"/>
+      <c r="E227" s="28"/>
+      <c r="F227" s="59"/>
+      <c r="G227" s="28"/>
+      <c r="H227" s="28"/>
+      <c r="I227" s="60"/>
+      <c r="J227" s="60"/>
+      <c r="K227" s="59"/>
     </row>
     <row r="228" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A228" s="47"/>
-[...9 lines deleted...]
-      <c r="K228" s="49"/>
+      <c r="A228" s="27"/>
+      <c r="B228" s="28"/>
+      <c r="C228" s="28"/>
+      <c r="D228" s="28"/>
+      <c r="E228" s="28"/>
+      <c r="F228" s="59"/>
+      <c r="G228" s="28"/>
+      <c r="H228" s="28"/>
+      <c r="I228" s="60"/>
+      <c r="J228" s="60"/>
+      <c r="K228" s="59"/>
     </row>
     <row r="229" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A229" s="47"/>
-[...9 lines deleted...]
-      <c r="K229" s="49"/>
+      <c r="A229" s="27"/>
+      <c r="B229" s="28"/>
+      <c r="C229" s="28"/>
+      <c r="D229" s="28"/>
+      <c r="E229" s="28"/>
+      <c r="F229" s="59"/>
+      <c r="G229" s="28"/>
+      <c r="H229" s="28"/>
+      <c r="I229" s="60"/>
+      <c r="J229" s="60"/>
+      <c r="K229" s="59"/>
     </row>
     <row r="230" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A230" s="47"/>
-[...9 lines deleted...]
-      <c r="K230" s="49"/>
+      <c r="A230" s="27"/>
+      <c r="B230" s="28"/>
+      <c r="C230" s="28"/>
+      <c r="D230" s="28"/>
+      <c r="E230" s="28"/>
+      <c r="F230" s="59"/>
+      <c r="G230" s="28"/>
+      <c r="H230" s="28"/>
+      <c r="I230" s="60"/>
+      <c r="J230" s="60"/>
+      <c r="K230" s="59"/>
     </row>
     <row r="231" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A231" s="47"/>
-[...9 lines deleted...]
-      <c r="K231" s="49"/>
+      <c r="A231" s="27"/>
+      <c r="B231" s="28"/>
+      <c r="C231" s="28"/>
+      <c r="D231" s="28"/>
+      <c r="E231" s="28"/>
+      <c r="F231" s="59"/>
+      <c r="G231" s="28"/>
+      <c r="H231" s="28"/>
+      <c r="I231" s="60"/>
+      <c r="J231" s="60"/>
+      <c r="K231" s="59"/>
     </row>
     <row r="232" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A232" s="47"/>
-[...9 lines deleted...]
-      <c r="K232" s="49"/>
+      <c r="A232" s="27"/>
+      <c r="B232" s="28"/>
+      <c r="C232" s="28"/>
+      <c r="D232" s="28"/>
+      <c r="E232" s="28"/>
+      <c r="F232" s="59"/>
+      <c r="G232" s="28"/>
+      <c r="H232" s="28"/>
+      <c r="I232" s="60"/>
+      <c r="J232" s="60"/>
+      <c r="K232" s="59"/>
     </row>
     <row r="233" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A233" s="47"/>
-[...9 lines deleted...]
-      <c r="K233" s="49"/>
+      <c r="A233" s="27"/>
+      <c r="B233" s="28"/>
+      <c r="C233" s="28"/>
+      <c r="D233" s="28"/>
+      <c r="E233" s="28"/>
+      <c r="F233" s="59"/>
+      <c r="G233" s="28"/>
+      <c r="H233" s="28"/>
+      <c r="I233" s="60"/>
+      <c r="J233" s="60"/>
+      <c r="K233" s="59"/>
     </row>
     <row r="234" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A234" s="47"/>
-[...9 lines deleted...]
-      <c r="K234" s="49"/>
+      <c r="A234" s="27"/>
+      <c r="B234" s="28"/>
+      <c r="C234" s="28"/>
+      <c r="D234" s="28"/>
+      <c r="E234" s="28"/>
+      <c r="F234" s="59"/>
+      <c r="G234" s="28"/>
+      <c r="H234" s="28"/>
+      <c r="I234" s="60"/>
+      <c r="J234" s="60"/>
+      <c r="K234" s="59"/>
     </row>
     <row r="235" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A235" s="47"/>
-[...9 lines deleted...]
-      <c r="K235" s="49"/>
+      <c r="A235" s="27"/>
+      <c r="B235" s="28"/>
+      <c r="C235" s="28"/>
+      <c r="D235" s="28"/>
+      <c r="E235" s="28"/>
+      <c r="F235" s="59"/>
+      <c r="G235" s="28"/>
+      <c r="H235" s="28"/>
+      <c r="I235" s="60"/>
+      <c r="J235" s="60"/>
+      <c r="K235" s="59"/>
     </row>
     <row r="236" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A236" s="47"/>
-[...9 lines deleted...]
-      <c r="K236" s="49"/>
+      <c r="A236" s="27"/>
+      <c r="B236" s="28"/>
+      <c r="C236" s="28"/>
+      <c r="D236" s="28"/>
+      <c r="E236" s="28"/>
+      <c r="F236" s="59"/>
+      <c r="G236" s="28"/>
+      <c r="H236" s="28"/>
+      <c r="I236" s="60"/>
+      <c r="J236" s="60"/>
+      <c r="K236" s="59"/>
     </row>
     <row r="237" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A237" s="47"/>
-[...9 lines deleted...]
-      <c r="K237" s="49"/>
+      <c r="A237" s="27"/>
+      <c r="B237" s="28"/>
+      <c r="C237" s="28"/>
+      <c r="D237" s="28"/>
+      <c r="E237" s="28"/>
+      <c r="F237" s="59"/>
+      <c r="G237" s="28"/>
+      <c r="H237" s="28"/>
+      <c r="I237" s="60"/>
+      <c r="J237" s="60"/>
+      <c r="K237" s="59"/>
     </row>
     <row r="238" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A238" s="47"/>
-[...9 lines deleted...]
-      <c r="K238" s="49"/>
+      <c r="A238" s="27"/>
+      <c r="B238" s="28"/>
+      <c r="C238" s="28"/>
+      <c r="D238" s="28"/>
+      <c r="E238" s="28"/>
+      <c r="F238" s="59"/>
+      <c r="G238" s="28"/>
+      <c r="H238" s="28"/>
+      <c r="I238" s="60"/>
+      <c r="J238" s="60"/>
+      <c r="K238" s="59"/>
     </row>
     <row r="239" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A239" s="47"/>
-[...9 lines deleted...]
-      <c r="K239" s="49"/>
+      <c r="A239" s="27"/>
+      <c r="B239" s="28"/>
+      <c r="C239" s="28"/>
+      <c r="D239" s="28"/>
+      <c r="E239" s="28"/>
+      <c r="F239" s="59"/>
+      <c r="G239" s="28"/>
+      <c r="H239" s="28"/>
+      <c r="I239" s="60"/>
+      <c r="J239" s="60"/>
+      <c r="K239" s="59"/>
     </row>
     <row r="240" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A240" s="47"/>
-[...9 lines deleted...]
-      <c r="K240" s="49"/>
+      <c r="A240" s="27"/>
+      <c r="B240" s="28"/>
+      <c r="C240" s="28"/>
+      <c r="D240" s="28"/>
+      <c r="E240" s="28"/>
+      <c r="F240" s="59"/>
+      <c r="G240" s="28"/>
+      <c r="H240" s="28"/>
+      <c r="I240" s="60"/>
+      <c r="J240" s="60"/>
+      <c r="K240" s="59"/>
     </row>
     <row r="241" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A241" s="47"/>
-[...9 lines deleted...]
-      <c r="K241" s="49"/>
+      <c r="A241" s="27"/>
+      <c r="B241" s="28"/>
+      <c r="C241" s="28"/>
+      <c r="D241" s="28"/>
+      <c r="E241" s="28"/>
+      <c r="F241" s="59"/>
+      <c r="G241" s="28"/>
+      <c r="H241" s="28"/>
+      <c r="I241" s="60"/>
+      <c r="J241" s="60"/>
+      <c r="K241" s="59"/>
     </row>
     <row r="242" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A242" s="47"/>
-[...9 lines deleted...]
-      <c r="K242" s="49"/>
+      <c r="A242" s="27"/>
+      <c r="B242" s="28"/>
+      <c r="C242" s="28"/>
+      <c r="D242" s="28"/>
+      <c r="E242" s="28"/>
+      <c r="F242" s="59"/>
+      <c r="G242" s="28"/>
+      <c r="H242" s="28"/>
+      <c r="I242" s="60"/>
+      <c r="J242" s="60"/>
+      <c r="K242" s="59"/>
     </row>
     <row r="243" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A243" s="47"/>
-[...9 lines deleted...]
-      <c r="K243" s="49"/>
+      <c r="A243" s="27"/>
+      <c r="B243" s="28"/>
+      <c r="C243" s="28"/>
+      <c r="D243" s="28"/>
+      <c r="E243" s="28"/>
+      <c r="F243" s="59"/>
+      <c r="G243" s="28"/>
+      <c r="H243" s="28"/>
+      <c r="I243" s="60"/>
+      <c r="J243" s="60"/>
+      <c r="K243" s="59"/>
     </row>
     <row r="244" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A244" s="47"/>
-[...9 lines deleted...]
-      <c r="K244" s="49"/>
+      <c r="A244" s="27"/>
+      <c r="B244" s="28"/>
+      <c r="C244" s="28"/>
+      <c r="D244" s="28"/>
+      <c r="E244" s="28"/>
+      <c r="F244" s="59"/>
+      <c r="G244" s="28"/>
+      <c r="H244" s="28"/>
+      <c r="I244" s="60"/>
+      <c r="J244" s="60"/>
+      <c r="K244" s="59"/>
     </row>
     <row r="245" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A245" s="47"/>
-[...9 lines deleted...]
-      <c r="K245" s="49"/>
+      <c r="A245" s="27"/>
+      <c r="B245" s="28"/>
+      <c r="C245" s="28"/>
+      <c r="D245" s="28"/>
+      <c r="E245" s="28"/>
+      <c r="F245" s="59"/>
+      <c r="G245" s="28"/>
+      <c r="H245" s="28"/>
+      <c r="I245" s="60"/>
+      <c r="J245" s="60"/>
+      <c r="K245" s="59"/>
     </row>
     <row r="246" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A246" s="47"/>
-[...9 lines deleted...]
-      <c r="K246" s="49"/>
+      <c r="A246" s="27"/>
+      <c r="B246" s="28"/>
+      <c r="C246" s="28"/>
+      <c r="D246" s="28"/>
+      <c r="E246" s="28"/>
+      <c r="F246" s="59"/>
+      <c r="G246" s="28"/>
+      <c r="H246" s="28"/>
+      <c r="I246" s="60"/>
+      <c r="J246" s="60"/>
+      <c r="K246" s="59"/>
     </row>
     <row r="247" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A247" s="47"/>
-[...9 lines deleted...]
-      <c r="K247" s="49"/>
+      <c r="A247" s="27"/>
+      <c r="B247" s="28"/>
+      <c r="C247" s="28"/>
+      <c r="D247" s="28"/>
+      <c r="E247" s="28"/>
+      <c r="F247" s="59"/>
+      <c r="G247" s="28"/>
+      <c r="H247" s="28"/>
+      <c r="I247" s="60"/>
+      <c r="J247" s="60"/>
+      <c r="K247" s="59"/>
     </row>
     <row r="248" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A248" s="47"/>
-[...9 lines deleted...]
-      <c r="K248" s="49"/>
+      <c r="A248" s="27"/>
+      <c r="B248" s="28"/>
+      <c r="C248" s="28"/>
+      <c r="D248" s="28"/>
+      <c r="E248" s="28"/>
+      <c r="F248" s="59"/>
+      <c r="G248" s="28"/>
+      <c r="H248" s="28"/>
+      <c r="I248" s="60"/>
+      <c r="J248" s="60"/>
+      <c r="K248" s="59"/>
     </row>
     <row r="249" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A249" s="47"/>
-[...9 lines deleted...]
-      <c r="K249" s="49"/>
+      <c r="A249" s="27"/>
+      <c r="B249" s="28"/>
+      <c r="C249" s="28"/>
+      <c r="D249" s="28"/>
+      <c r="E249" s="28"/>
+      <c r="F249" s="59"/>
+      <c r="G249" s="28"/>
+      <c r="H249" s="28"/>
+      <c r="I249" s="60"/>
+      <c r="J249" s="60"/>
+      <c r="K249" s="59"/>
     </row>
     <row r="250" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A250" s="47"/>
-[...9 lines deleted...]
-      <c r="K250" s="49"/>
+      <c r="A250" s="27"/>
+      <c r="B250" s="28"/>
+      <c r="C250" s="28"/>
+      <c r="D250" s="28"/>
+      <c r="E250" s="28"/>
+      <c r="F250" s="59"/>
+      <c r="G250" s="28"/>
+      <c r="H250" s="28"/>
+      <c r="I250" s="60"/>
+      <c r="J250" s="60"/>
+      <c r="K250" s="59"/>
     </row>
     <row r="251" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A251" s="47"/>
-[...9 lines deleted...]
-      <c r="K251" s="49"/>
+      <c r="A251" s="27"/>
+      <c r="B251" s="28"/>
+      <c r="C251" s="28"/>
+      <c r="D251" s="28"/>
+      <c r="E251" s="28"/>
+      <c r="F251" s="59"/>
+      <c r="G251" s="28"/>
+      <c r="H251" s="28"/>
+      <c r="I251" s="60"/>
+      <c r="J251" s="60"/>
+      <c r="K251" s="59"/>
     </row>
     <row r="252" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A252" s="47"/>
-[...9 lines deleted...]
-      <c r="K252" s="49"/>
+      <c r="A252" s="27"/>
+      <c r="B252" s="28"/>
+      <c r="C252" s="28"/>
+      <c r="D252" s="28"/>
+      <c r="E252" s="28"/>
+      <c r="F252" s="59"/>
+      <c r="G252" s="28"/>
+      <c r="H252" s="28"/>
+      <c r="I252" s="60"/>
+      <c r="J252" s="60"/>
+      <c r="K252" s="59"/>
     </row>
     <row r="253" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A253" s="47"/>
-[...9 lines deleted...]
-      <c r="K253" s="49"/>
+      <c r="A253" s="27"/>
+      <c r="B253" s="28"/>
+      <c r="C253" s="28"/>
+      <c r="D253" s="28"/>
+      <c r="E253" s="28"/>
+      <c r="F253" s="59"/>
+      <c r="G253" s="28"/>
+      <c r="H253" s="28"/>
+      <c r="I253" s="60"/>
+      <c r="J253" s="60"/>
+      <c r="K253" s="59"/>
     </row>
     <row r="254" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A254" s="47"/>
-[...9 lines deleted...]
-      <c r="K254" s="49"/>
+      <c r="A254" s="27"/>
+      <c r="B254" s="28"/>
+      <c r="C254" s="28"/>
+      <c r="D254" s="28"/>
+      <c r="E254" s="28"/>
+      <c r="F254" s="59"/>
+      <c r="G254" s="28"/>
+      <c r="H254" s="28"/>
+      <c r="I254" s="60"/>
+      <c r="J254" s="60"/>
+      <c r="K254" s="59"/>
     </row>
     <row r="255" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A255" s="47"/>
-[...9 lines deleted...]
-      <c r="K255" s="49"/>
+      <c r="A255" s="27"/>
+      <c r="B255" s="28"/>
+      <c r="C255" s="28"/>
+      <c r="D255" s="28"/>
+      <c r="E255" s="28"/>
+      <c r="F255" s="59"/>
+      <c r="G255" s="28"/>
+      <c r="H255" s="28"/>
+      <c r="I255" s="60"/>
+      <c r="J255" s="60"/>
+      <c r="K255" s="59"/>
     </row>
     <row r="256" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A256" s="47"/>
-[...9 lines deleted...]
-      <c r="K256" s="49"/>
+      <c r="A256" s="27"/>
+      <c r="B256" s="28"/>
+      <c r="C256" s="28"/>
+      <c r="D256" s="28"/>
+      <c r="E256" s="28"/>
+      <c r="F256" s="59"/>
+      <c r="G256" s="28"/>
+      <c r="H256" s="28"/>
+      <c r="I256" s="60"/>
+      <c r="J256" s="60"/>
+      <c r="K256" s="59"/>
     </row>
     <row r="257" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A257" s="47"/>
-[...9 lines deleted...]
-      <c r="K257" s="49"/>
+      <c r="A257" s="27"/>
+      <c r="B257" s="28"/>
+      <c r="C257" s="28"/>
+      <c r="D257" s="28"/>
+      <c r="E257" s="28"/>
+      <c r="F257" s="59"/>
+      <c r="G257" s="28"/>
+      <c r="H257" s="28"/>
+      <c r="I257" s="60"/>
+      <c r="J257" s="60"/>
+      <c r="K257" s="59"/>
     </row>
     <row r="258" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A258" s="47"/>
-[...9 lines deleted...]
-      <c r="K258" s="49"/>
+      <c r="A258" s="27"/>
+      <c r="B258" s="28"/>
+      <c r="C258" s="28"/>
+      <c r="D258" s="28"/>
+      <c r="E258" s="28"/>
+      <c r="F258" s="59"/>
+      <c r="G258" s="28"/>
+      <c r="H258" s="28"/>
+      <c r="I258" s="60"/>
+      <c r="J258" s="60"/>
+      <c r="K258" s="59"/>
     </row>
     <row r="259" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A259" s="47"/>
-[...9 lines deleted...]
-      <c r="K259" s="49"/>
+      <c r="A259" s="27"/>
+      <c r="B259" s="28"/>
+      <c r="C259" s="28"/>
+      <c r="D259" s="28"/>
+      <c r="E259" s="28"/>
+      <c r="F259" s="59"/>
+      <c r="G259" s="28"/>
+      <c r="H259" s="28"/>
+      <c r="I259" s="60"/>
+      <c r="J259" s="60"/>
+      <c r="K259" s="59"/>
     </row>
     <row r="260" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A260" s="47"/>
-[...9 lines deleted...]
-      <c r="K260" s="49"/>
+      <c r="A260" s="27"/>
+      <c r="B260" s="28"/>
+      <c r="C260" s="28"/>
+      <c r="D260" s="28"/>
+      <c r="E260" s="28"/>
+      <c r="F260" s="59"/>
+      <c r="G260" s="28"/>
+      <c r="H260" s="28"/>
+      <c r="I260" s="60"/>
+      <c r="J260" s="60"/>
+      <c r="K260" s="59"/>
     </row>
     <row r="261" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A261" s="47"/>
-[...9 lines deleted...]
-      <c r="K261" s="49"/>
+      <c r="A261" s="27"/>
+      <c r="B261" s="28"/>
+      <c r="C261" s="28"/>
+      <c r="D261" s="28"/>
+      <c r="E261" s="28"/>
+      <c r="F261" s="59"/>
+      <c r="G261" s="28"/>
+      <c r="H261" s="28"/>
+      <c r="I261" s="60"/>
+      <c r="J261" s="60"/>
+      <c r="K261" s="59"/>
     </row>
     <row r="262" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A262" s="47"/>
-[...9 lines deleted...]
-      <c r="K262" s="49"/>
+      <c r="A262" s="27"/>
+      <c r="B262" s="28"/>
+      <c r="C262" s="28"/>
+      <c r="D262" s="28"/>
+      <c r="E262" s="28"/>
+      <c r="F262" s="59"/>
+      <c r="G262" s="28"/>
+      <c r="H262" s="28"/>
+      <c r="I262" s="60"/>
+      <c r="J262" s="60"/>
+      <c r="K262" s="59"/>
     </row>
     <row r="263" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A263" s="47"/>
-[...9 lines deleted...]
-      <c r="K263" s="49"/>
+      <c r="A263" s="27"/>
+      <c r="B263" s="28"/>
+      <c r="C263" s="28"/>
+      <c r="D263" s="28"/>
+      <c r="E263" s="28"/>
+      <c r="F263" s="59"/>
+      <c r="G263" s="28"/>
+      <c r="H263" s="28"/>
+      <c r="I263" s="60"/>
+      <c r="J263" s="60"/>
+      <c r="K263" s="59"/>
     </row>
     <row r="264" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A264" s="47"/>
-[...9 lines deleted...]
-      <c r="K264" s="49"/>
+      <c r="A264" s="27"/>
+      <c r="B264" s="28"/>
+      <c r="C264" s="28"/>
+      <c r="D264" s="28"/>
+      <c r="E264" s="28"/>
+      <c r="F264" s="59"/>
+      <c r="G264" s="28"/>
+      <c r="H264" s="28"/>
+      <c r="I264" s="60"/>
+      <c r="J264" s="60"/>
+      <c r="K264" s="59"/>
     </row>
     <row r="265" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A265" s="47"/>
-[...9 lines deleted...]
-      <c r="K265" s="49"/>
+      <c r="A265" s="27"/>
+      <c r="B265" s="28"/>
+      <c r="C265" s="28"/>
+      <c r="D265" s="28"/>
+      <c r="E265" s="28"/>
+      <c r="F265" s="59"/>
+      <c r="G265" s="28"/>
+      <c r="H265" s="28"/>
+      <c r="I265" s="60"/>
+      <c r="J265" s="60"/>
+      <c r="K265" s="59"/>
     </row>
     <row r="266" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A266" s="47"/>
-[...9 lines deleted...]
-      <c r="K266" s="49"/>
+      <c r="A266" s="27"/>
+      <c r="B266" s="28"/>
+      <c r="C266" s="28"/>
+      <c r="D266" s="28"/>
+      <c r="E266" s="28"/>
+      <c r="F266" s="59"/>
+      <c r="G266" s="28"/>
+      <c r="H266" s="28"/>
+      <c r="I266" s="60"/>
+      <c r="J266" s="60"/>
+      <c r="K266" s="59"/>
     </row>
     <row r="267" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A267" s="47"/>
-[...9 lines deleted...]
-      <c r="K267" s="49"/>
+      <c r="A267" s="27"/>
+      <c r="B267" s="28"/>
+      <c r="C267" s="28"/>
+      <c r="D267" s="28"/>
+      <c r="E267" s="28"/>
+      <c r="F267" s="59"/>
+      <c r="G267" s="28"/>
+      <c r="H267" s="28"/>
+      <c r="I267" s="60"/>
+      <c r="J267" s="60"/>
+      <c r="K267" s="59"/>
     </row>
     <row r="268" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A268" s="47"/>
-[...9 lines deleted...]
-      <c r="K268" s="49"/>
+      <c r="A268" s="27"/>
+      <c r="B268" s="28"/>
+      <c r="C268" s="28"/>
+      <c r="D268" s="28"/>
+      <c r="E268" s="28"/>
+      <c r="F268" s="59"/>
+      <c r="G268" s="28"/>
+      <c r="H268" s="28"/>
+      <c r="I268" s="60"/>
+      <c r="J268" s="60"/>
+      <c r="K268" s="59"/>
     </row>
     <row r="269" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A269" s="47"/>
-[...9 lines deleted...]
-      <c r="K269" s="49"/>
+      <c r="A269" s="27"/>
+      <c r="B269" s="28"/>
+      <c r="C269" s="28"/>
+      <c r="D269" s="28"/>
+      <c r="E269" s="28"/>
+      <c r="F269" s="59"/>
+      <c r="G269" s="28"/>
+      <c r="H269" s="28"/>
+      <c r="I269" s="60"/>
+      <c r="J269" s="60"/>
+      <c r="K269" s="59"/>
     </row>
     <row r="270" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A270" s="47"/>
-[...9 lines deleted...]
-      <c r="K270" s="49"/>
+      <c r="A270" s="27"/>
+      <c r="B270" s="28"/>
+      <c r="C270" s="28"/>
+      <c r="D270" s="28"/>
+      <c r="E270" s="28"/>
+      <c r="F270" s="59"/>
+      <c r="G270" s="28"/>
+      <c r="H270" s="28"/>
+      <c r="I270" s="60"/>
+      <c r="J270" s="60"/>
+      <c r="K270" s="59"/>
     </row>
     <row r="271" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A271" s="47"/>
-[...9 lines deleted...]
-      <c r="K271" s="49"/>
+      <c r="A271" s="27"/>
+      <c r="B271" s="28"/>
+      <c r="C271" s="28"/>
+      <c r="D271" s="28"/>
+      <c r="E271" s="28"/>
+      <c r="F271" s="59"/>
+      <c r="G271" s="28"/>
+      <c r="H271" s="28"/>
+      <c r="I271" s="60"/>
+      <c r="J271" s="60"/>
+      <c r="K271" s="59"/>
     </row>
     <row r="272" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A272" s="47"/>
-[...9 lines deleted...]
-      <c r="K272" s="49"/>
+      <c r="A272" s="27"/>
+      <c r="B272" s="28"/>
+      <c r="C272" s="28"/>
+      <c r="D272" s="28"/>
+      <c r="E272" s="28"/>
+      <c r="F272" s="59"/>
+      <c r="G272" s="28"/>
+      <c r="H272" s="28"/>
+      <c r="I272" s="60"/>
+      <c r="J272" s="60"/>
+      <c r="K272" s="59"/>
     </row>
     <row r="273" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A273" s="47"/>
-[...9 lines deleted...]
-      <c r="K273" s="49"/>
+      <c r="A273" s="27"/>
+      <c r="B273" s="28"/>
+      <c r="C273" s="28"/>
+      <c r="D273" s="28"/>
+      <c r="E273" s="28"/>
+      <c r="F273" s="59"/>
+      <c r="G273" s="28"/>
+      <c r="H273" s="28"/>
+      <c r="I273" s="60"/>
+      <c r="J273" s="60"/>
+      <c r="K273" s="59"/>
     </row>
     <row r="274" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A274" s="47"/>
-[...9 lines deleted...]
-      <c r="K274" s="49"/>
+      <c r="A274" s="27"/>
+      <c r="B274" s="28"/>
+      <c r="C274" s="28"/>
+      <c r="D274" s="28"/>
+      <c r="E274" s="28"/>
+      <c r="F274" s="59"/>
+      <c r="G274" s="28"/>
+      <c r="H274" s="28"/>
+      <c r="I274" s="60"/>
+      <c r="J274" s="60"/>
+      <c r="K274" s="59"/>
     </row>
     <row r="275" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A275" s="47"/>
-[...9 lines deleted...]
-      <c r="K275" s="49"/>
+      <c r="A275" s="27"/>
+      <c r="B275" s="28"/>
+      <c r="C275" s="28"/>
+      <c r="D275" s="28"/>
+      <c r="E275" s="28"/>
+      <c r="F275" s="59"/>
+      <c r="G275" s="28"/>
+      <c r="H275" s="28"/>
+      <c r="I275" s="60"/>
+      <c r="J275" s="60"/>
+      <c r="K275" s="59"/>
     </row>
     <row r="276" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A276" s="47"/>
-[...9 lines deleted...]
-      <c r="K276" s="49"/>
+      <c r="A276" s="27"/>
+      <c r="B276" s="28"/>
+      <c r="C276" s="28"/>
+      <c r="D276" s="28"/>
+      <c r="E276" s="28"/>
+      <c r="F276" s="59"/>
+      <c r="G276" s="28"/>
+      <c r="H276" s="28"/>
+      <c r="I276" s="60"/>
+      <c r="J276" s="60"/>
+      <c r="K276" s="59"/>
     </row>
     <row r="277" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A277" s="47"/>
-[...9 lines deleted...]
-      <c r="K277" s="49"/>
+      <c r="A277" s="27"/>
+      <c r="B277" s="28"/>
+      <c r="C277" s="28"/>
+      <c r="D277" s="28"/>
+      <c r="E277" s="28"/>
+      <c r="F277" s="59"/>
+      <c r="G277" s="28"/>
+      <c r="H277" s="28"/>
+      <c r="I277" s="60"/>
+      <c r="J277" s="60"/>
+      <c r="K277" s="59"/>
     </row>
     <row r="278" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A278" s="47"/>
-[...9 lines deleted...]
-      <c r="K278" s="49"/>
+      <c r="A278" s="27"/>
+      <c r="B278" s="28"/>
+      <c r="C278" s="28"/>
+      <c r="D278" s="28"/>
+      <c r="E278" s="28"/>
+      <c r="F278" s="59"/>
+      <c r="G278" s="28"/>
+      <c r="H278" s="28"/>
+      <c r="I278" s="60"/>
+      <c r="J278" s="60"/>
+      <c r="K278" s="59"/>
     </row>
     <row r="279" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A279" s="47"/>
-[...9 lines deleted...]
-      <c r="K279" s="49"/>
+      <c r="A279" s="27"/>
+      <c r="B279" s="28"/>
+      <c r="C279" s="28"/>
+      <c r="D279" s="28"/>
+      <c r="E279" s="28"/>
+      <c r="F279" s="59"/>
+      <c r="G279" s="28"/>
+      <c r="H279" s="28"/>
+      <c r="I279" s="60"/>
+      <c r="J279" s="60"/>
+      <c r="K279" s="59"/>
     </row>
     <row r="280" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A280" s="47"/>
-[...9 lines deleted...]
-      <c r="K280" s="49"/>
+      <c r="A280" s="27"/>
+      <c r="B280" s="28"/>
+      <c r="C280" s="28"/>
+      <c r="D280" s="28"/>
+      <c r="E280" s="28"/>
+      <c r="F280" s="59"/>
+      <c r="G280" s="28"/>
+      <c r="H280" s="28"/>
+      <c r="I280" s="60"/>
+      <c r="J280" s="60"/>
+      <c r="K280" s="59"/>
     </row>
     <row r="281" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A281" s="47"/>
-[...9 lines deleted...]
-      <c r="K281" s="49"/>
+      <c r="A281" s="27"/>
+      <c r="B281" s="28"/>
+      <c r="C281" s="28"/>
+      <c r="D281" s="28"/>
+      <c r="E281" s="28"/>
+      <c r="F281" s="59"/>
+      <c r="G281" s="28"/>
+      <c r="H281" s="28"/>
+      <c r="I281" s="60"/>
+      <c r="J281" s="60"/>
+      <c r="K281" s="59"/>
     </row>
     <row r="282" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A282" s="47"/>
-[...9 lines deleted...]
-      <c r="K282" s="49"/>
+      <c r="A282" s="27"/>
+      <c r="B282" s="28"/>
+      <c r="C282" s="28"/>
+      <c r="D282" s="28"/>
+      <c r="E282" s="28"/>
+      <c r="F282" s="59"/>
+      <c r="G282" s="28"/>
+      <c r="H282" s="28"/>
+      <c r="I282" s="60"/>
+      <c r="J282" s="60"/>
+      <c r="K282" s="59"/>
     </row>
     <row r="283" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A283" s="47"/>
-[...9 lines deleted...]
-      <c r="K283" s="49"/>
+      <c r="A283" s="27"/>
+      <c r="B283" s="28"/>
+      <c r="C283" s="28"/>
+      <c r="D283" s="28"/>
+      <c r="E283" s="28"/>
+      <c r="F283" s="59"/>
+      <c r="G283" s="28"/>
+      <c r="H283" s="28"/>
+      <c r="I283" s="60"/>
+      <c r="J283" s="60"/>
+      <c r="K283" s="59"/>
     </row>
     <row r="284" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A284" s="47"/>
-[...9 lines deleted...]
-      <c r="K284" s="49"/>
+      <c r="A284" s="27"/>
+      <c r="B284" s="28"/>
+      <c r="C284" s="28"/>
+      <c r="D284" s="28"/>
+      <c r="E284" s="28"/>
+      <c r="F284" s="59"/>
+      <c r="G284" s="28"/>
+      <c r="H284" s="28"/>
+      <c r="I284" s="60"/>
+      <c r="J284" s="60"/>
+      <c r="K284" s="59"/>
     </row>
     <row r="285" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A285" s="47"/>
-[...9 lines deleted...]
-      <c r="K285" s="49"/>
+      <c r="A285" s="27"/>
+      <c r="B285" s="28"/>
+      <c r="C285" s="28"/>
+      <c r="D285" s="28"/>
+      <c r="E285" s="28"/>
+      <c r="F285" s="59"/>
+      <c r="G285" s="28"/>
+      <c r="H285" s="28"/>
+      <c r="I285" s="60"/>
+      <c r="J285" s="60"/>
+      <c r="K285" s="59"/>
     </row>
     <row r="286" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A286" s="47"/>
-[...9 lines deleted...]
-      <c r="K286" s="49"/>
+      <c r="A286" s="27"/>
+      <c r="B286" s="28"/>
+      <c r="C286" s="28"/>
+      <c r="D286" s="28"/>
+      <c r="E286" s="28"/>
+      <c r="F286" s="59"/>
+      <c r="G286" s="28"/>
+      <c r="H286" s="28"/>
+      <c r="I286" s="60"/>
+      <c r="J286" s="60"/>
+      <c r="K286" s="59"/>
     </row>
     <row r="287" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A287" s="47"/>
-[...9 lines deleted...]
-      <c r="K287" s="49"/>
+      <c r="A287" s="27"/>
+      <c r="B287" s="28"/>
+      <c r="C287" s="28"/>
+      <c r="D287" s="28"/>
+      <c r="E287" s="28"/>
+      <c r="F287" s="59"/>
+      <c r="G287" s="28"/>
+      <c r="H287" s="28"/>
+      <c r="I287" s="60"/>
+      <c r="J287" s="60"/>
+      <c r="K287" s="59"/>
     </row>
     <row r="288" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A288" s="47"/>
-[...9 lines deleted...]
-      <c r="K288" s="49"/>
+      <c r="A288" s="27"/>
+      <c r="B288" s="28"/>
+      <c r="C288" s="28"/>
+      <c r="D288" s="28"/>
+      <c r="E288" s="28"/>
+      <c r="F288" s="59"/>
+      <c r="G288" s="28"/>
+      <c r="H288" s="28"/>
+      <c r="I288" s="60"/>
+      <c r="J288" s="60"/>
+      <c r="K288" s="59"/>
     </row>
     <row r="289" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A289" s="47"/>
-[...9 lines deleted...]
-      <c r="K289" s="49"/>
+      <c r="A289" s="27"/>
+      <c r="B289" s="28"/>
+      <c r="C289" s="28"/>
+      <c r="D289" s="28"/>
+      <c r="E289" s="28"/>
+      <c r="F289" s="59"/>
+      <c r="G289" s="28"/>
+      <c r="H289" s="28"/>
+      <c r="I289" s="60"/>
+      <c r="J289" s="60"/>
+      <c r="K289" s="59"/>
     </row>
     <row r="290" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A290" s="47"/>
-[...9 lines deleted...]
-      <c r="K290" s="49"/>
+      <c r="A290" s="27"/>
+      <c r="B290" s="28"/>
+      <c r="C290" s="28"/>
+      <c r="D290" s="28"/>
+      <c r="E290" s="28"/>
+      <c r="F290" s="59"/>
+      <c r="G290" s="28"/>
+      <c r="H290" s="28"/>
+      <c r="I290" s="60"/>
+      <c r="J290" s="60"/>
+      <c r="K290" s="59"/>
     </row>
     <row r="291" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A291" s="47"/>
-[...9 lines deleted...]
-      <c r="K291" s="49"/>
+      <c r="A291" s="27"/>
+      <c r="B291" s="28"/>
+      <c r="C291" s="28"/>
+      <c r="D291" s="28"/>
+      <c r="E291" s="28"/>
+      <c r="F291" s="59"/>
+      <c r="G291" s="28"/>
+      <c r="H291" s="28"/>
+      <c r="I291" s="60"/>
+      <c r="J291" s="60"/>
+      <c r="K291" s="59"/>
     </row>
     <row r="292" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A292" s="47"/>
-[...9 lines deleted...]
-      <c r="K292" s="49"/>
+      <c r="A292" s="27"/>
+      <c r="B292" s="28"/>
+      <c r="C292" s="28"/>
+      <c r="D292" s="28"/>
+      <c r="E292" s="28"/>
+      <c r="F292" s="59"/>
+      <c r="G292" s="28"/>
+      <c r="H292" s="28"/>
+      <c r="I292" s="60"/>
+      <c r="J292" s="60"/>
+      <c r="K292" s="59"/>
     </row>
     <row r="293" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A293" s="47"/>
-[...9 lines deleted...]
-      <c r="K293" s="49"/>
+      <c r="A293" s="27"/>
+      <c r="B293" s="28"/>
+      <c r="C293" s="28"/>
+      <c r="D293" s="28"/>
+      <c r="E293" s="28"/>
+      <c r="F293" s="59"/>
+      <c r="G293" s="28"/>
+      <c r="H293" s="28"/>
+      <c r="I293" s="60"/>
+      <c r="J293" s="60"/>
+      <c r="K293" s="59"/>
     </row>
     <row r="294" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A294" s="47"/>
-[...9 lines deleted...]
-      <c r="K294" s="49"/>
+      <c r="A294" s="27"/>
+      <c r="B294" s="28"/>
+      <c r="C294" s="28"/>
+      <c r="D294" s="28"/>
+      <c r="E294" s="28"/>
+      <c r="F294" s="59"/>
+      <c r="G294" s="28"/>
+      <c r="H294" s="28"/>
+      <c r="I294" s="60"/>
+      <c r="J294" s="60"/>
+      <c r="K294" s="59"/>
     </row>
     <row r="295" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A295" s="47"/>
-[...9 lines deleted...]
-      <c r="K295" s="49"/>
+      <c r="A295" s="27"/>
+      <c r="B295" s="28"/>
+      <c r="C295" s="28"/>
+      <c r="D295" s="28"/>
+      <c r="E295" s="28"/>
+      <c r="F295" s="59"/>
+      <c r="G295" s="28"/>
+      <c r="H295" s="28"/>
+      <c r="I295" s="60"/>
+      <c r="J295" s="60"/>
+      <c r="K295" s="59"/>
     </row>
     <row r="296" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A296" s="47"/>
-[...9 lines deleted...]
-      <c r="K296" s="49"/>
+      <c r="A296" s="27"/>
+      <c r="B296" s="28"/>
+      <c r="C296" s="28"/>
+      <c r="D296" s="28"/>
+      <c r="E296" s="28"/>
+      <c r="F296" s="59"/>
+      <c r="G296" s="28"/>
+      <c r="H296" s="28"/>
+      <c r="I296" s="60"/>
+      <c r="J296" s="60"/>
+      <c r="K296" s="59"/>
     </row>
     <row r="297" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A297" s="47"/>
-[...9 lines deleted...]
-      <c r="K297" s="49"/>
+      <c r="A297" s="27"/>
+      <c r="B297" s="28"/>
+      <c r="C297" s="28"/>
+      <c r="D297" s="28"/>
+      <c r="E297" s="28"/>
+      <c r="F297" s="59"/>
+      <c r="G297" s="28"/>
+      <c r="H297" s="28"/>
+      <c r="I297" s="60"/>
+      <c r="J297" s="60"/>
+      <c r="K297" s="59"/>
     </row>
     <row r="298" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A298" s="47"/>
-[...9 lines deleted...]
-      <c r="K298" s="49"/>
+      <c r="A298" s="27"/>
+      <c r="B298" s="28"/>
+      <c r="C298" s="28"/>
+      <c r="D298" s="28"/>
+      <c r="E298" s="28"/>
+      <c r="F298" s="59"/>
+      <c r="G298" s="28"/>
+      <c r="H298" s="28"/>
+      <c r="I298" s="60"/>
+      <c r="J298" s="60"/>
+      <c r="K298" s="59"/>
     </row>
     <row r="299" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A299" s="47"/>
-[...9 lines deleted...]
-      <c r="K299" s="49"/>
+      <c r="A299" s="27"/>
+      <c r="B299" s="28"/>
+      <c r="C299" s="28"/>
+      <c r="D299" s="28"/>
+      <c r="E299" s="28"/>
+      <c r="F299" s="59"/>
+      <c r="G299" s="28"/>
+      <c r="H299" s="28"/>
+      <c r="I299" s="60"/>
+      <c r="J299" s="60"/>
+      <c r="K299" s="59"/>
     </row>
     <row r="300" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A300" s="47"/>
-[...9 lines deleted...]
-      <c r="K300" s="49"/>
+      <c r="A300" s="27"/>
+      <c r="B300" s="28"/>
+      <c r="C300" s="28"/>
+      <c r="D300" s="28"/>
+      <c r="E300" s="28"/>
+      <c r="F300" s="59"/>
+      <c r="G300" s="28"/>
+      <c r="H300" s="28"/>
+      <c r="I300" s="60"/>
+      <c r="J300" s="60"/>
+      <c r="K300" s="59"/>
     </row>
     <row r="301" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A301" s="47"/>
-[...9 lines deleted...]
-      <c r="K301" s="49"/>
+      <c r="A301" s="27"/>
+      <c r="B301" s="28"/>
+      <c r="C301" s="28"/>
+      <c r="D301" s="28"/>
+      <c r="E301" s="28"/>
+      <c r="F301" s="59"/>
+      <c r="G301" s="28"/>
+      <c r="H301" s="28"/>
+      <c r="I301" s="60"/>
+      <c r="J301" s="60"/>
+      <c r="K301" s="59"/>
     </row>
     <row r="302" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A302" s="47"/>
-[...9 lines deleted...]
-      <c r="K302" s="49"/>
+      <c r="A302" s="27"/>
+      <c r="B302" s="28"/>
+      <c r="C302" s="28"/>
+      <c r="D302" s="28"/>
+      <c r="E302" s="28"/>
+      <c r="F302" s="59"/>
+      <c r="G302" s="28"/>
+      <c r="H302" s="28"/>
+      <c r="I302" s="60"/>
+      <c r="J302" s="60"/>
+      <c r="K302" s="59"/>
     </row>
     <row r="303" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A303" s="47"/>
-[...9 lines deleted...]
-      <c r="K303" s="49"/>
+      <c r="A303" s="27"/>
+      <c r="B303" s="28"/>
+      <c r="C303" s="28"/>
+      <c r="D303" s="28"/>
+      <c r="E303" s="28"/>
+      <c r="F303" s="59"/>
+      <c r="G303" s="28"/>
+      <c r="H303" s="28"/>
+      <c r="I303" s="60"/>
+      <c r="J303" s="60"/>
+      <c r="K303" s="59"/>
     </row>
     <row r="304" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A304" s="47"/>
-[...9 lines deleted...]
-      <c r="K304" s="49"/>
+      <c r="A304" s="27"/>
+      <c r="B304" s="28"/>
+      <c r="C304" s="28"/>
+      <c r="D304" s="28"/>
+      <c r="E304" s="28"/>
+      <c r="F304" s="59"/>
+      <c r="G304" s="28"/>
+      <c r="H304" s="28"/>
+      <c r="I304" s="60"/>
+      <c r="J304" s="60"/>
+      <c r="K304" s="59"/>
     </row>
     <row r="305" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A305" s="47"/>
-[...9 lines deleted...]
-      <c r="K305" s="49"/>
+      <c r="A305" s="27"/>
+      <c r="B305" s="28"/>
+      <c r="C305" s="28"/>
+      <c r="D305" s="28"/>
+      <c r="E305" s="28"/>
+      <c r="F305" s="59"/>
+      <c r="G305" s="28"/>
+      <c r="H305" s="28"/>
+      <c r="I305" s="60"/>
+      <c r="J305" s="60"/>
+      <c r="K305" s="59"/>
     </row>
     <row r="306" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A306" s="47"/>
-[...9 lines deleted...]
-      <c r="K306" s="49"/>
+      <c r="A306" s="27"/>
+      <c r="B306" s="28"/>
+      <c r="C306" s="28"/>
+      <c r="D306" s="28"/>
+      <c r="E306" s="28"/>
+      <c r="F306" s="59"/>
+      <c r="G306" s="28"/>
+      <c r="H306" s="28"/>
+      <c r="I306" s="60"/>
+      <c r="J306" s="60"/>
+      <c r="K306" s="59"/>
     </row>
     <row r="307" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A307" s="47"/>
-[...9 lines deleted...]
-      <c r="K307" s="49"/>
+      <c r="A307" s="27"/>
+      <c r="B307" s="28"/>
+      <c r="C307" s="28"/>
+      <c r="D307" s="28"/>
+      <c r="E307" s="28"/>
+      <c r="F307" s="59"/>
+      <c r="G307" s="28"/>
+      <c r="H307" s="28"/>
+      <c r="I307" s="60"/>
+      <c r="J307" s="60"/>
+      <c r="K307" s="59"/>
     </row>
     <row r="308" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A308" s="47"/>
-[...9 lines deleted...]
-      <c r="K308" s="49"/>
+      <c r="A308" s="27"/>
+      <c r="B308" s="28"/>
+      <c r="C308" s="28"/>
+      <c r="D308" s="28"/>
+      <c r="E308" s="28"/>
+      <c r="F308" s="59"/>
+      <c r="G308" s="28"/>
+      <c r="H308" s="28"/>
+      <c r="I308" s="60"/>
+      <c r="J308" s="60"/>
+      <c r="K308" s="59"/>
     </row>
     <row r="309" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A309" s="47"/>
-[...9 lines deleted...]
-      <c r="K309" s="49"/>
+      <c r="A309" s="27"/>
+      <c r="B309" s="28"/>
+      <c r="C309" s="28"/>
+      <c r="D309" s="28"/>
+      <c r="E309" s="28"/>
+      <c r="F309" s="59"/>
+      <c r="G309" s="28"/>
+      <c r="H309" s="28"/>
+      <c r="I309" s="60"/>
+      <c r="J309" s="60"/>
+      <c r="K309" s="59"/>
     </row>
     <row r="310" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A310" s="47"/>
-[...9 lines deleted...]
-      <c r="K310" s="49"/>
+      <c r="A310" s="27"/>
+      <c r="B310" s="28"/>
+      <c r="C310" s="28"/>
+      <c r="D310" s="28"/>
+      <c r="E310" s="28"/>
+      <c r="F310" s="59"/>
+      <c r="G310" s="28"/>
+      <c r="H310" s="28"/>
+      <c r="I310" s="60"/>
+      <c r="J310" s="60"/>
+      <c r="K310" s="59"/>
     </row>
     <row r="311" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A311" s="47"/>
-[...9 lines deleted...]
-      <c r="K311" s="49"/>
+      <c r="A311" s="27"/>
+      <c r="B311" s="28"/>
+      <c r="C311" s="28"/>
+      <c r="D311" s="28"/>
+      <c r="E311" s="28"/>
+      <c r="F311" s="59"/>
+      <c r="G311" s="28"/>
+      <c r="H311" s="28"/>
+      <c r="I311" s="60"/>
+      <c r="J311" s="60"/>
+      <c r="K311" s="59"/>
     </row>
     <row r="312" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A312" s="47"/>
-[...9 lines deleted...]
-      <c r="K312" s="49"/>
+      <c r="A312" s="27"/>
+      <c r="B312" s="28"/>
+      <c r="C312" s="28"/>
+      <c r="D312" s="28"/>
+      <c r="E312" s="28"/>
+      <c r="F312" s="59"/>
+      <c r="G312" s="28"/>
+      <c r="H312" s="28"/>
+      <c r="I312" s="60"/>
+      <c r="J312" s="60"/>
+      <c r="K312" s="59"/>
     </row>
     <row r="313" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A313" s="47"/>
-[...9 lines deleted...]
-      <c r="K313" s="49"/>
+      <c r="A313" s="27"/>
+      <c r="B313" s="28"/>
+      <c r="C313" s="28"/>
+      <c r="D313" s="28"/>
+      <c r="E313" s="28"/>
+      <c r="F313" s="59"/>
+      <c r="G313" s="28"/>
+      <c r="H313" s="28"/>
+      <c r="I313" s="60"/>
+      <c r="J313" s="60"/>
+      <c r="K313" s="59"/>
     </row>
     <row r="314" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A314" s="47"/>
-[...9 lines deleted...]
-      <c r="K314" s="49"/>
+      <c r="A314" s="27"/>
+      <c r="B314" s="28"/>
+      <c r="C314" s="28"/>
+      <c r="D314" s="28"/>
+      <c r="E314" s="28"/>
+      <c r="F314" s="59"/>
+      <c r="G314" s="28"/>
+      <c r="H314" s="28"/>
+      <c r="I314" s="60"/>
+      <c r="J314" s="60"/>
+      <c r="K314" s="59"/>
     </row>
     <row r="315" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A315" s="47"/>
-[...9 lines deleted...]
-      <c r="K315" s="49"/>
+      <c r="A315" s="27"/>
+      <c r="B315" s="28"/>
+      <c r="C315" s="28"/>
+      <c r="D315" s="28"/>
+      <c r="E315" s="28"/>
+      <c r="F315" s="59"/>
+      <c r="G315" s="28"/>
+      <c r="H315" s="28"/>
+      <c r="I315" s="60"/>
+      <c r="J315" s="60"/>
+      <c r="K315" s="59"/>
     </row>
     <row r="316" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A316" s="47"/>
-[...9 lines deleted...]
-      <c r="K316" s="49"/>
+      <c r="A316" s="27"/>
+      <c r="B316" s="28"/>
+      <c r="C316" s="28"/>
+      <c r="D316" s="28"/>
+      <c r="E316" s="28"/>
+      <c r="F316" s="59"/>
+      <c r="G316" s="28"/>
+      <c r="H316" s="28"/>
+      <c r="I316" s="60"/>
+      <c r="J316" s="60"/>
+      <c r="K316" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="5">
+    <mergeCell ref="D7:K7"/>
+    <mergeCell ref="C7:C8"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
-    <mergeCell ref="C7:C8"/>
-    <mergeCell ref="D7:K7"/>
     <mergeCell ref="A1:K5"/>
   </mergeCells>
   <dataValidations count="6">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Debe seleccionar una línea de gasto" sqref="B10:B316 B9" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Debe seleccionar una línea de gasto" sqref="B9 B10:B316" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>INDIRECT(SELECCION)</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Debe seleccionar un programa " sqref="A10:A316 A9" xr:uid="{00000000-0002-0000-0000-000001000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Debe seleccionar un programa " sqref="A9 A10:A316" xr:uid="{00000000-0002-0000-0100-000001000000}">
       <formula1>PROGRAMAS</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Completar cuando se estén grabando gastos de asistencia a Ferias. En el caso de elegir la opción &quot;Otras&quot; indicar en la columna concepto el nombre de la Feria a la que se ha asistido." sqref="C9:C316" xr:uid="{00000000-0002-0000-0000-000002000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Completar cuando se estén grabando gastos de asistencia a Ferias. En el caso de elegir la opción &quot;Otras&quot; indicar en la columna concepto el nombre de la Feria a la que se ha asistido." sqref="C9:C316" xr:uid="{00000000-0002-0000-0100-000002000000}">
       <formula1>INDIRECT(ELECCION)</formula1>
     </dataValidation>
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="A8:A500" xr:uid="{00000000-0002-0000-0000-000003000000}">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="A8:A500" xr:uid="{00000000-0002-0000-0100-000003000000}">
       <formula1>PROGRAMAS</formula1>
     </dataValidation>
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="B8:B500" xr:uid="{00000000-0002-0000-0000-000004000000}">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="B8:B500" xr:uid="{00000000-0002-0000-0100-000004000000}">
       <formula1>INDIRECTO(SUSTITUIR(A8,".","_"))</formula1>
     </dataValidation>
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="C8:C500" xr:uid="{00000000-0002-0000-0000-000005000000}">
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="C8:C500" xr:uid="{00000000-0002-0000-0100-000005000000}">
       <formula1>INDIRECTO(SUSTITUIR(B8," ","_"))</formula1>
     </dataValidation>
   </dataValidations>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125978" footer="0.31496062992125978"/>
+  <pageSetup paperSize="9" scale="65" orientation="landscape"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
-  <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
+  <drawing r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:J25"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="I18" sqref="I18"/>
+      <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.42578125" style="62" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="11.42578125" style="62"/>
+    <col min="1" max="1" width="15.42578125" style="35" customWidth="1"/>
+    <col min="2" max="2" width="30.85546875" style="35" customWidth="1"/>
+    <col min="3" max="3" width="20.85546875" style="35" customWidth="1"/>
+    <col min="4" max="4" width="21.85546875" style="35" customWidth="1"/>
+    <col min="5" max="5" width="13.140625" style="35" customWidth="1"/>
+    <col min="6" max="6" width="19.7109375" style="35" customWidth="1"/>
+    <col min="7" max="7" width="13.7109375" style="35" customWidth="1"/>
+    <col min="8" max="8" width="17.42578125" style="35" customWidth="1"/>
+    <col min="9" max="9" width="15.5703125" style="35" customWidth="1"/>
+    <col min="10" max="10" width="16" style="35" customWidth="1"/>
+    <col min="11" max="12" width="11.42578125" style="35" customWidth="1"/>
+    <col min="13" max="16384" width="11.42578125" style="35"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="60" t="s">
-[...27 lines deleted...]
-        <v>19</v>
+      <c r="A1" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="B1" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="C1" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="D1" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="E1" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="F1" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="G1" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="H1" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="I1" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="J1" s="34" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="63" t="s">
-[...27 lines deleted...]
-        <v>23</v>
+      <c r="A2" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="B2" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="C2" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="D2" s="28" t="s">
+        <v>62</v>
+      </c>
+      <c r="E2" s="28" t="s">
+        <v>63</v>
+      </c>
+      <c r="F2" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="G2" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="H2" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="I2" s="28" t="s">
+        <v>64</v>
+      </c>
+      <c r="J2" s="28" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="63" t="s">
-[...27 lines deleted...]
-        <v>28</v>
+      <c r="A3" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="B3" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="C3" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="D3" s="28" t="s">
+        <v>67</v>
+      </c>
+      <c r="E3" s="28" t="s">
+        <v>68</v>
+      </c>
+      <c r="F3" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="G3" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="H3" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="I3" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="J3" s="28" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="63" t="s">
-[...27 lines deleted...]
-        <v>32</v>
+      <c r="A4" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="C4" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="D4" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="E4" s="28" t="s">
+        <v>72</v>
+      </c>
+      <c r="F4" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="G4" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="H4" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="I4" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="J4" s="28" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="63" t="s">
-[...27 lines deleted...]
-        <v>36</v>
+      <c r="A5" s="36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="28" t="s">
+        <v>74</v>
+      </c>
+      <c r="C5" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D5" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="E5" s="28" t="s">
+        <v>76</v>
+      </c>
+      <c r="F5" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="G5" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="H5" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="I5" s="28" t="s">
+        <v>77</v>
+      </c>
+      <c r="J5" s="28" t="s">
+        <v>77</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="48" t="s">
-[...24 lines deleted...]
-        <v>40</v>
+      <c r="B6" s="28" t="s">
+        <v>78</v>
+      </c>
+      <c r="C6" s="28" t="s">
+        <v>79</v>
+      </c>
+      <c r="D6" s="28" t="s">
+        <v>79</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>80</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>81</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>81</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>81</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>81</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>81</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="B7" s="64"/>
-[...16 lines deleted...]
-        <v>41</v>
+      <c r="B7" s="37"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="G7" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="H7" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="I7" s="28" t="s">
+        <v>82</v>
+      </c>
+      <c r="J7" s="28" t="s">
+        <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="65"/>
-[...16 lines deleted...]
-        <v>42</v>
+      <c r="B8" s="38"/>
+      <c r="C8" s="38"/>
+      <c r="D8" s="38"/>
+      <c r="E8" s="38"/>
+      <c r="F8" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="G8" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="H8" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="I8" s="28" t="s">
+        <v>83</v>
+      </c>
+      <c r="J8" s="28" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="B9" s="65"/>
-[...16 lines deleted...]
-        <v>43</v>
+      <c r="B9" s="38"/>
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="G9" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="H9" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="I9" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="J9" s="28" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A10" s="65"/>
-[...17 lines deleted...]
-        <v>44</v>
+      <c r="A10" s="38"/>
+      <c r="B10" s="38"/>
+      <c r="C10" s="38"/>
+      <c r="D10" s="38"/>
+      <c r="E10" s="38"/>
+      <c r="F10" s="28" t="s">
+        <v>85</v>
+      </c>
+      <c r="G10" s="28" t="s">
+        <v>85</v>
+      </c>
+      <c r="H10" s="28" t="s">
+        <v>85</v>
+      </c>
+      <c r="I10" s="28" t="s">
+        <v>85</v>
+      </c>
+      <c r="J10" s="28" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="66"/>
-[...2 lines deleted...]
-      <c r="E11" s="66"/>
+      <c r="B11" s="39"/>
+      <c r="C11" s="39"/>
+      <c r="D11" s="39"/>
+      <c r="E11" s="39"/>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A12" s="67"/>
-[...3 lines deleted...]
-      <c r="E12" s="66"/>
+      <c r="A12" s="40"/>
+      <c r="B12" s="39"/>
+      <c r="C12" s="39"/>
+      <c r="D12" s="39"/>
+      <c r="E12" s="39"/>
     </row>
     <row r="13" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="67"/>
+      <c r="A13" s="40"/>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A14" s="67"/>
+      <c r="A14" s="40"/>
     </row>
     <row r="15" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="67"/>
+      <c r="A15" s="40"/>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.2">
-      <c r="A16" s="67"/>
+      <c r="A16" s="40"/>
     </row>
     <row r="17" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" ht="29.25" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="21" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="23" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="25" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
@@ -7224,31 +7085,32 @@
       <vt:lpstr>MONTAJE_DESMONTAJE_GASTOSGENERALES</vt:lpstr>
       <vt:lpstr>PI.ESTUDIOS</vt:lpstr>
       <vt:lpstr>PII.CONTROL</vt:lpstr>
       <vt:lpstr>PIII.FERIAS</vt:lpstr>
       <vt:lpstr>PIII.PRESENTACIONES</vt:lpstr>
       <vt:lpstr>PIII.PUBLICIDAD</vt:lpstr>
       <vt:lpstr>PIII_FERIAS</vt:lpstr>
       <vt:lpstr>PIII_PRESENTACIONES</vt:lpstr>
       <vt:lpstr>PIII_PUBLICIDAD</vt:lpstr>
       <vt:lpstr>PRODUCTO_GENÉRICO</vt:lpstr>
       <vt:lpstr>PROGRAMAS</vt:lpstr>
       <vt:lpstr>SELECCION</vt:lpstr>
       <vt:lpstr>TIPO</vt:lpstr>
       <vt:lpstr>RelacióndeGastos!Títulos_a_imprimir</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>openpyxl</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>